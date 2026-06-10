--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -1,123 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\Revisions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7CF37DB-2271-4E0C-973F-EA72447A9EBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="R59USh+v3NxIWwcnovVzlgpb5YzByTa8HjU+zYsysslXOtGM0br68qOm+fGs64vIuZFlSeQUAiXtq4moem9Hqg==" workbookSaltValue="rUbjy7q0wOm9WipWWA4ljw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B187CF4-BC2F-4E7A-A85F-B930991D74C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="JfdOYAwJnS/EHsKD1W5xRrsghZ7earKFnItAwzfCzsXSzX7GXtXPWffUIS1OXZiRi2AOCESuBZ6Xz6vNOE934Q==" workbookSaltValue="4sJRQ2A7FPMtBvH8jlV7Ow==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-2805" windowWidth="29040" windowHeight="15720" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources &amp; Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Project Info" sheetId="43" r:id="rId3"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId4"/>
     <sheet name="1 - Value Gap" sheetId="41" r:id="rId5"/>
     <sheet name="1 - Aff Gap" sheetId="45" r:id="rId6"/>
     <sheet name="2 - Sources &amp; Uses" sheetId="46" state="hidden" r:id="rId7"/>
     <sheet name="2 - Project Info" sheetId="47" r:id="rId8"/>
     <sheet name="2 - Leverage" sheetId="48" r:id="rId9"/>
     <sheet name="2 - Value Gap" sheetId="49" r:id="rId10"/>
     <sheet name="2 - Aff Gap" sheetId="50" r:id="rId11"/>
     <sheet name="3 - Sources &amp; Uses" sheetId="51" state="hidden" r:id="rId12"/>
     <sheet name="3 - Project Info" sheetId="52" r:id="rId13"/>
     <sheet name="3 - Leverage" sheetId="53" r:id="rId14"/>
     <sheet name="3 - Value Gap" sheetId="54" r:id="rId15"/>
     <sheet name="3 - Aff Gap" sheetId="61" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="3">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="4">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="8">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="7">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="9">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="13">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="12">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="14">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'1 - Aff Gap'!$A$1:$F$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Leverage'!$A$1:$F$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Project Info'!$A$1:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'1 - Value Gap'!$A$1:$H$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'2 - Aff Gap'!$A$1:$F$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'2 - Leverage'!$A$1:$F$18</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'2 - Project Info'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2 - Project Info'!$A$1:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'2 - Value Gap'!$A$1:$H$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'3 - Aff Gap'!$A$1:$F$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'3 - Leverage'!$A$1:$F$18</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="12">'3 - Project Info'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'3 - Project Info'!$A$1:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'3 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'3 - Value Gap'!$A$1:$H$29</definedName>
     <definedName name="solver_eng" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_eng" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_eng" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_num" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_num" localSheetId="9" hidden="1">0</definedName>
     <definedName name="solver_num" localSheetId="14" hidden="1">0</definedName>
     <definedName name="solver_opt" localSheetId="4" hidden="1">'1 - Value Gap'!$H$25</definedName>
     <definedName name="solver_opt" localSheetId="9" hidden="1">'2 - Value Gap'!$H$25</definedName>
     <definedName name="solver_opt" localSheetId="14" hidden="1">'3 - Value Gap'!$H$25</definedName>
     <definedName name="solver_typ" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_typ" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_typ" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_val" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_val" localSheetId="9" hidden="1">0</definedName>
     <definedName name="solver_val" localSheetId="14" hidden="1">0</definedName>
     <definedName name="solver_ver" localSheetId="4" hidden="1">3</definedName>
     <definedName name="solver_ver" localSheetId="9" hidden="1">3</definedName>
     <definedName name="solver_ver" localSheetId="14" hidden="1">3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
@@ -130,58 +129,57 @@
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H9" i="52" l="1"/>
   <c r="H9" i="47"/>
   <c r="H9" i="43"/>
   <c r="I3" i="38"/>
   <c r="F22" i="62"/>
   <c r="C29" i="51"/>
   <c r="C28" i="51"/>
   <c r="C29" i="46"/>
   <c r="C28" i="46"/>
   <c r="C29" i="38"/>
   <c r="C28" i="38"/>
   <c r="C19" i="51"/>
   <c r="E19" i="51"/>
   <c r="C19" i="46"/>
   <c r="C19" i="38"/>
   <c r="E19" i="46"/>
-  <c r="I5" i="51"/>
-  <c r="I5" i="46"/>
   <c r="I4" i="51"/>
   <c r="I4" i="46"/>
   <c r="I4" i="38"/>
   <c r="E19" i="38"/>
-  <c r="G49" i="52"/>
-  <c r="G49" i="47"/>
+  <c r="G50" i="52"/>
+  <c r="G50" i="47"/>
+  <c r="G51" i="47" s="1"/>
   <c r="G50" i="43"/>
   <c r="I5" i="38" s="1"/>
   <c r="D25" i="51" l="1"/>
   <c r="D25" i="46"/>
   <c r="D25" i="38"/>
   <c r="D23" i="38"/>
   <c r="I33" i="51" l="1"/>
   <c r="I33" i="38"/>
   <c r="I33" i="46"/>
   <c r="F30" i="62"/>
   <c r="F28" i="62"/>
   <c r="F25" i="62"/>
   <c r="I29" i="51"/>
   <c r="I34" i="51"/>
   <c r="I35" i="51"/>
   <c r="I36" i="51"/>
   <c r="I37" i="51"/>
   <c r="I37" i="46"/>
   <c r="I36" i="46"/>
   <c r="I35" i="46"/>
   <c r="I34" i="46"/>
   <c r="C18" i="46" s="1"/>
   <c r="I29" i="46"/>
   <c r="E20" i="46"/>
   <c r="C20" i="46"/>
@@ -194,55 +192,56 @@
   <c r="F11" i="50"/>
   <c r="F13" i="50" s="1"/>
   <c r="G18" i="50" s="1"/>
   <c r="F11" i="61"/>
   <c r="F13" i="61" s="1"/>
   <c r="F39" i="61"/>
   <c r="F40" i="61" s="1"/>
   <c r="F35" i="61"/>
   <c r="G34" i="61"/>
   <c r="F33" i="61"/>
   <c r="F39" i="50"/>
   <c r="F40" i="50" s="1"/>
   <c r="F35" i="50"/>
   <c r="G34" i="50"/>
   <c r="F33" i="50"/>
   <c r="H9" i="49"/>
   <c r="H6" i="49"/>
   <c r="H9" i="54"/>
   <c r="H6" i="54"/>
   <c r="H26" i="54"/>
   <c r="I25" i="54"/>
   <c r="H23" i="54"/>
   <c r="H26" i="49"/>
   <c r="I25" i="49"/>
   <c r="H23" i="49"/>
-  <c r="G57" i="52"/>
+  <c r="G58" i="52"/>
   <c r="G38" i="52"/>
+  <c r="G51" i="52" s="1"/>
   <c r="F22" i="52"/>
   <c r="F23" i="52" s="1"/>
-  <c r="G57" i="47"/>
+  <c r="G58" i="47"/>
   <c r="I13" i="46" s="1"/>
   <c r="G38" i="47"/>
   <c r="F22" i="47"/>
   <c r="F23" i="47" s="1"/>
   <c r="F24" i="62"/>
   <c r="I29" i="38"/>
   <c r="I37" i="38"/>
   <c r="I36" i="38"/>
   <c r="I35" i="38"/>
   <c r="I34" i="38"/>
   <c r="C18" i="38" s="1"/>
   <c r="C25" i="38" s="1"/>
   <c r="I24" i="38"/>
   <c r="I23" i="38"/>
   <c r="I12" i="38"/>
   <c r="A33" i="38"/>
   <c r="B33" i="38"/>
   <c r="C33" i="38"/>
   <c r="D33" i="38"/>
   <c r="A34" i="38"/>
   <c r="B34" i="38"/>
   <c r="C34" i="38"/>
   <c r="D34" i="38"/>
   <c r="A35" i="38"/>
   <c r="B35" i="38"/>
@@ -299,119 +298,119 @@
   <c r="D32" i="46"/>
   <c r="C32" i="46"/>
   <c r="B32" i="46"/>
   <c r="A33" i="46"/>
   <c r="A34" i="46"/>
   <c r="A35" i="46"/>
   <c r="A36" i="46"/>
   <c r="A37" i="46"/>
   <c r="A38" i="46"/>
   <c r="A32" i="46"/>
   <c r="C10" i="46"/>
   <c r="C9" i="46"/>
   <c r="B4" i="46"/>
   <c r="D23" i="46"/>
   <c r="E10" i="46"/>
   <c r="E9" i="46"/>
   <c r="B3" i="46"/>
   <c r="B2" i="46"/>
   <c r="C10" i="51"/>
   <c r="C9" i="51"/>
   <c r="C25" i="46" l="1"/>
   <c r="D13" i="46"/>
   <c r="D15" i="46"/>
   <c r="I7" i="38"/>
   <c r="I9" i="38"/>
-  <c r="I7" i="46"/>
-[...1 lines deleted...]
-  <c r="I11" i="46"/>
   <c r="I11" i="38"/>
   <c r="D13" i="38"/>
   <c r="D15" i="38"/>
   <c r="I28" i="51"/>
   <c r="C11" i="46"/>
   <c r="I28" i="46"/>
   <c r="I30" i="46" s="1"/>
   <c r="E18" i="46"/>
   <c r="E21" i="46"/>
   <c r="E11" i="46"/>
   <c r="E11" i="38"/>
-  <c r="G50" i="52"/>
-[...7 lines deleted...]
-  <c r="A28" i="49" s="1"/>
   <c r="G18" i="61"/>
   <c r="F14" i="61"/>
   <c r="G33" i="61" s="1"/>
   <c r="F14" i="50"/>
   <c r="G33" i="50" s="1"/>
   <c r="C21" i="38"/>
   <c r="C11" i="38"/>
   <c r="I25" i="38"/>
   <c r="I25" i="46"/>
   <c r="I38" i="38"/>
   <c r="C23" i="38"/>
   <c r="I38" i="46"/>
-  <c r="I14" i="46"/>
-  <c r="I20" i="46" s="1"/>
   <c r="C21" i="46"/>
   <c r="C23" i="46"/>
   <c r="I23" i="51"/>
   <c r="D11" i="51"/>
   <c r="D15" i="51" s="1"/>
   <c r="C11" i="51"/>
   <c r="C15" i="51" s="1"/>
   <c r="E10" i="51"/>
   <c r="E9" i="51"/>
   <c r="B4" i="51"/>
   <c r="F11" i="45"/>
-  <c r="C13" i="46" l="1"/>
+  <c r="G59" i="52" l="1"/>
+  <c r="H5" i="54" s="1"/>
+  <c r="H7" i="54" s="1"/>
+  <c r="I23" i="54" s="1"/>
+  <c r="I5" i="51"/>
+  <c r="G59" i="47"/>
+  <c r="H5" i="49" s="1"/>
+  <c r="H7" i="49" s="1"/>
+  <c r="A28" i="49" s="1"/>
+  <c r="I5" i="46"/>
+  <c r="I14" i="46" s="1"/>
+  <c r="I20" i="46" s="1"/>
+  <c r="C13" i="46"/>
   <c r="C15" i="46"/>
   <c r="C13" i="38"/>
   <c r="C15" i="38"/>
-  <c r="I18" i="46"/>
   <c r="I28" i="38"/>
   <c r="I30" i="38" s="1"/>
-  <c r="A28" i="54"/>
-[...2 lines deleted...]
-  <c r="I16" i="46"/>
   <c r="E11" i="51"/>
   <c r="C18" i="51"/>
   <c r="C25" i="51" s="1"/>
   <c r="D23" i="51"/>
   <c r="D21" i="51"/>
   <c r="E21" i="51" s="1"/>
   <c r="E20" i="51"/>
   <c r="E18" i="51"/>
   <c r="D13" i="51"/>
-  <c r="I38" i="51" l="1"/>
+  <c r="A28" i="54" l="1"/>
+  <c r="I16" i="46"/>
+  <c r="I18" i="46"/>
+  <c r="I23" i="49"/>
+  <c r="I7" i="46"/>
+  <c r="I9" i="46"/>
+  <c r="I11" i="46"/>
+  <c r="I38" i="51"/>
   <c r="C21" i="51"/>
   <c r="C13" i="51"/>
   <c r="C23" i="51"/>
   <c r="H9" i="41"/>
   <c r="F29" i="62" l="1"/>
   <c r="B3" i="51"/>
   <c r="B2" i="51"/>
   <c r="D14" i="53" l="1"/>
   <c r="I13" i="51"/>
   <c r="I30" i="51"/>
   <c r="D38" i="51"/>
   <c r="C38" i="51"/>
   <c r="B38" i="51"/>
   <c r="A38" i="51"/>
   <c r="D37" i="51"/>
   <c r="C37" i="51"/>
   <c r="B37" i="51"/>
   <c r="A37" i="51"/>
   <c r="D36" i="51"/>
   <c r="C36" i="51"/>
   <c r="B36" i="51"/>
   <c r="A36" i="51"/>
   <c r="D35" i="51"/>
   <c r="C35" i="51"/>
   <c r="B35" i="51"/>
@@ -456,51 +455,51 @@
   <c r="G38" i="43"/>
   <c r="G51" i="43" s="1"/>
   <c r="G59" i="43" l="1"/>
   <c r="I16" i="38"/>
   <c r="I18" i="38"/>
   <c r="F40" i="45" l="1"/>
   <c r="F20" i="62" s="1"/>
   <c r="F23" i="62" s="1"/>
   <c r="F32" i="62" l="1"/>
   <c r="F13" i="45"/>
   <c r="F14" i="45" l="1"/>
   <c r="G33" i="45" s="1"/>
   <c r="G18" i="45"/>
   <c r="H6" i="41"/>
   <c r="F22" i="43" l="1"/>
   <c r="F23" i="43" s="1"/>
   <c r="H5" i="41" l="1"/>
   <c r="H7" i="41" s="1"/>
   <c r="I23" i="41" s="1"/>
   <c r="I25" i="41" l="1"/>
   <c r="A28" i="41"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="958" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="232">
   <si>
     <t>Type of Activity 
 Being Funded</t>
   </si>
   <si>
     <t>Philanthropic Leverage</t>
   </si>
   <si>
     <t>Ownership Type:</t>
   </si>
   <si>
     <t>Soft Costs</t>
   </si>
   <si>
     <t>Federal Leverage</t>
   </si>
   <si>
     <t xml:space="preserve">Total Hard Costs </t>
   </si>
   <si>
     <t xml:space="preserve"> Project Information Financial Worksheet</t>
   </si>
   <si>
     <t>Typical Lot Size</t>
   </si>
@@ -1596,57 +1595,51 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(specific to the project seeking Impact Funds)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Notes 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(include dates of possible commitment, how much will go toward the project, or other relevant notes)</t>
     </r>
   </si>
   <si>
     <t>Holding Costs</t>
   </si>
   <si>
-    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below)</t>
-[...1 lines deleted...]
-  <si>
     <t>Site Work</t>
-  </si>
-[...1 lines deleted...]
-    <t>Other (include contingency, etc. Provide an explanation of costs below)</t>
   </si>
   <si>
     <t>Major Systems (include plumbing, electrical, HVAC, etc.)</t>
   </si>
   <si>
     <t>Outdoor Work (include landscaping, outdoor structures, driveway, etc.)</t>
   </si>
   <si>
     <t>Interior Finishes (include insulation, drywall, interior carpentry, appliances, flooring, etc.)</t>
   </si>
   <si>
     <t>Exterior Finishes (include exterior wall finishes, roofing, windows and doors, etc.)</t>
   </si>
   <si>
     <t>Foundation (include excavation, foundation, concrete, retaining walls, etc.)</t>
   </si>
   <si>
     <t>Structure (include all framing, trusses, sheathing, metalwork, panelized walls, garage, etc.)</t>
   </si>
   <si>
     <t>Accessibility (include ramps and other modifications)</t>
   </si>
   <si>
     <t>Supplemental Energy Efficiency Implementation (zero energy ready, solar, geothermal, etc.)</t>
   </si>
@@ -3014,1032 +3007,940 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="629">
+  <cellXfs count="579">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="9" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="53" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="6" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="52" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="53" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="14" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="14" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="5" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="34" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="34" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="10" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="22" fillId="4" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="10" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="7" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="5" fillId="7" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="34" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="34" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="17" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="9" fontId="17" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="2" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="26" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="36" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="36" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="45" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="46" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="9" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="14" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="51" fillId="6" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="52" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="53" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="53" fillId="7" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -4052,857 +3953,837 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="54" fillId="8" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="53" fillId="8" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="9" fillId="2" borderId="64" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="35" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="54" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="9" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="53" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="6" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...111 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="21">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
@@ -5045,53 +4926,53 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37889" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37889"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5114,51 +4995,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>289560</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37892" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37892"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5533,465 +5414,463 @@
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C13" sqref="C13:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4" style="267" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.109375" style="267"/>
+    <col min="1" max="1" width="4" style="212" customWidth="1"/>
+    <col min="2" max="2" width="49.44140625" style="212" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="212" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="212" customWidth="1"/>
+    <col min="5" max="5" width="45.5546875" style="212" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="247" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" style="212" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="212" customWidth="1"/>
+    <col min="9" max="12" width="9.109375" style="212" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="212"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="70.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="417" t="s">
+      <c r="A1" s="376" t="s">
         <v>159</v>
       </c>
-      <c r="B1" s="418"/>
-[...3 lines deleted...]
-      <c r="F1" s="419"/>
+      <c r="B1" s="377"/>
+      <c r="C1" s="377"/>
+      <c r="D1" s="377"/>
+      <c r="E1" s="377"/>
+      <c r="F1" s="378"/>
     </row>
     <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="434" t="s">
+      <c r="A2" s="393" t="s">
         <v>199</v>
       </c>
-      <c r="B2" s="435"/>
-[...3 lines deleted...]
-      <c r="F2" s="436"/>
+      <c r="B2" s="394"/>
+      <c r="C2" s="394"/>
+      <c r="D2" s="394"/>
+      <c r="E2" s="394"/>
+      <c r="F2" s="395"/>
     </row>
     <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="437"/>
-[...4 lines deleted...]
-      <c r="F3" s="439"/>
+      <c r="A3" s="396"/>
+      <c r="B3" s="397"/>
+      <c r="C3" s="397"/>
+      <c r="D3" s="397"/>
+      <c r="E3" s="397"/>
+      <c r="F3" s="398"/>
     </row>
     <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="437"/>
-[...4 lines deleted...]
-      <c r="F4" s="439"/>
+      <c r="A4" s="396"/>
+      <c r="B4" s="397"/>
+      <c r="C4" s="397"/>
+      <c r="D4" s="397"/>
+      <c r="E4" s="397"/>
+      <c r="F4" s="398"/>
     </row>
     <row r="5" spans="1:6" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="440"/>
-[...4 lines deleted...]
-      <c r="F5" s="442"/>
+      <c r="A5" s="399"/>
+      <c r="B5" s="400"/>
+      <c r="C5" s="400"/>
+      <c r="D5" s="400"/>
+      <c r="E5" s="400"/>
+      <c r="F5" s="401"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="337"/>
-[...4 lines deleted...]
-      <c r="F6" s="339"/>
+      <c r="A6" s="294"/>
+      <c r="B6" s="295"/>
+      <c r="C6" s="295"/>
+      <c r="D6" s="295"/>
+      <c r="E6" s="295"/>
+      <c r="F6" s="296"/>
     </row>
     <row r="7" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="324"/>
-      <c r="B7" s="420" t="s">
+      <c r="A7" s="281"/>
+      <c r="B7" s="379" t="s">
         <v>160</v>
       </c>
-      <c r="C7" s="363" t="s">
+      <c r="C7" s="320" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="246"/>
-[...1 lines deleted...]
-      <c r="F7" s="325"/>
+      <c r="D7" s="217"/>
+      <c r="F7" s="282"/>
     </row>
     <row r="8" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="324"/>
-[...1 lines deleted...]
-      <c r="C8" s="363" t="s">
+      <c r="A8" s="281"/>
+      <c r="B8" s="380"/>
+      <c r="C8" s="320" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="246"/>
-[...1 lines deleted...]
-      <c r="F8" s="325"/>
+      <c r="D8" s="217"/>
+      <c r="F8" s="282"/>
     </row>
     <row r="9" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="324"/>
-[...4 lines deleted...]
-      <c r="F9" s="325"/>
+      <c r="A9" s="281"/>
+      <c r="B9" s="283"/>
+      <c r="C9" s="283"/>
+      <c r="D9" s="283"/>
+      <c r="E9" s="283"/>
+      <c r="F9" s="282"/>
     </row>
     <row r="10" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="324"/>
-      <c r="B10" s="343" t="s">
+      <c r="A10" s="281"/>
+      <c r="B10" s="300" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="428"/>
-[...2 lines deleted...]
-      <c r="F10" s="430"/>
+      <c r="C10" s="387"/>
+      <c r="D10" s="388"/>
+      <c r="E10" s="388"/>
+      <c r="F10" s="389"/>
     </row>
     <row r="11" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="324"/>
-      <c r="B11" s="344" t="s">
+      <c r="A11" s="281"/>
+      <c r="B11" s="301" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="431"/>
-[...2 lines deleted...]
-      <c r="F11" s="433"/>
+      <c r="C11" s="390"/>
+      <c r="D11" s="391"/>
+      <c r="E11" s="391"/>
+      <c r="F11" s="392"/>
     </row>
     <row r="12" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="324"/>
-[...4 lines deleted...]
-      <c r="F12" s="342"/>
+      <c r="A12" s="281"/>
+      <c r="B12" s="302"/>
+      <c r="C12" s="298"/>
+      <c r="D12" s="298"/>
+      <c r="E12" s="298"/>
+      <c r="F12" s="299"/>
     </row>
     <row r="13" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="324"/>
-      <c r="B13" s="346" t="s">
+      <c r="A13" s="281"/>
+      <c r="B13" s="303" t="s">
         <v>149</v>
       </c>
-      <c r="C13" s="425" t="s">
+      <c r="C13" s="384" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="426"/>
-[...1 lines deleted...]
-      <c r="F13" s="427"/>
+      <c r="D13" s="385"/>
+      <c r="E13" s="385"/>
+      <c r="F13" s="386"/>
     </row>
     <row r="14" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="324"/>
-[...4 lines deleted...]
-      <c r="F14" s="325"/>
+      <c r="A14" s="281"/>
+      <c r="B14" s="283"/>
+      <c r="C14" s="283"/>
+      <c r="D14" s="283"/>
+      <c r="E14" s="283"/>
+      <c r="F14" s="282"/>
     </row>
     <row r="15" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="327"/>
-      <c r="B15" s="299" t="s">
+      <c r="A15" s="284"/>
+      <c r="B15" s="257" t="s">
         <v>136</v>
       </c>
-      <c r="C15" s="422" t="s">
+      <c r="C15" s="381" t="s">
         <v>137</v>
       </c>
-      <c r="D15" s="423"/>
-[...1 lines deleted...]
-      <c r="F15" s="328" t="s">
+      <c r="D15" s="382"/>
+      <c r="E15" s="383"/>
+      <c r="F15" s="285" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="269" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="347" t="s">
+    <row r="16" spans="1:6" s="237" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="304" t="s">
         <v>138</v>
       </c>
-      <c r="B16" s="263"/>
-[...3 lines deleted...]
-      <c r="F16" s="329"/>
+      <c r="B16" s="232"/>
+      <c r="C16" s="232"/>
+      <c r="D16" s="232"/>
+      <c r="E16" s="236"/>
+      <c r="F16" s="286"/>
     </row>
     <row r="17" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="327"/>
-[...4 lines deleted...]
-      <c r="F17" s="331"/>
+      <c r="A17" s="284"/>
+      <c r="B17" s="287"/>
+      <c r="C17" s="238"/>
+      <c r="D17" s="238"/>
+      <c r="E17" s="239"/>
+      <c r="F17" s="288"/>
     </row>
     <row r="18" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="327"/>
-      <c r="B18" s="348" t="s">
+      <c r="A18" s="284"/>
+      <c r="B18" s="305" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="405" t="s">
+      <c r="C18" s="412" t="s">
         <v>142</v>
       </c>
-      <c r="D18" s="406"/>
-[...1 lines deleted...]
-      <c r="F18" s="317">
+      <c r="D18" s="413"/>
+      <c r="E18" s="413"/>
+      <c r="F18" s="274">
         <f>'1 - Value Gap'!H26+'2 - Value Gap'!H26+'3 - Value Gap'!H26</f>
         <v>0</v>
       </c>
-      <c r="G18" s="315" t="s">
+      <c r="G18" s="273" t="s">
         <v>172</v>
       </c>
-      <c r="H18" s="273"/>
+      <c r="H18" s="241"/>
     </row>
     <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="327"/>
-[...1 lines deleted...]
-      <c r="C19" s="406" t="s">
+      <c r="A19" s="284"/>
+      <c r="B19" s="233"/>
+      <c r="C19" s="413" t="s">
         <v>144</v>
       </c>
-      <c r="D19" s="406"/>
-[...1 lines deleted...]
-      <c r="F19" s="318">
+      <c r="D19" s="413"/>
+      <c r="E19" s="413"/>
+      <c r="F19" s="275">
         <f>'1 - Aff Gap'!F35+'2 - Aff Gap'!F35+'3 - Aff Gap'!F35</f>
         <v>0</v>
       </c>
-      <c r="G19" s="316"/>
-      <c r="H19" s="273"/>
+      <c r="G19" s="241"/>
+      <c r="H19" s="241"/>
     </row>
     <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="327"/>
-[...1 lines deleted...]
-      <c r="C20" s="406" t="s">
+      <c r="A20" s="284"/>
+      <c r="B20" s="234"/>
+      <c r="C20" s="413" t="s">
         <v>146</v>
       </c>
-      <c r="D20" s="406"/>
-[...1 lines deleted...]
-      <c r="F20" s="318">
+      <c r="D20" s="413"/>
+      <c r="E20" s="413"/>
+      <c r="F20" s="275">
         <f>'1 - Aff Gap'!F40+'2 - Aff Gap'!F40+'3 - Aff Gap'!F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="327"/>
-[...1 lines deleted...]
-      <c r="C21" s="407" t="s">
+      <c r="A21" s="284"/>
+      <c r="B21" s="234"/>
+      <c r="C21" s="414" t="s">
         <v>139</v>
       </c>
-      <c r="D21" s="407"/>
-[...4 lines deleted...]
-      <c r="G21" s="274" t="s">
+      <c r="D21" s="414"/>
+      <c r="E21" s="414"/>
+      <c r="F21" s="321">
+        <v>0</v>
+      </c>
+      <c r="G21" s="242" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="16.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="327"/>
-[...1 lines deleted...]
-      <c r="C22" s="406" t="s">
+      <c r="A22" s="284"/>
+      <c r="B22" s="234"/>
+      <c r="C22" s="413" t="s">
         <v>156</v>
       </c>
-      <c r="D22" s="406"/>
-[...1 lines deleted...]
-      <c r="F22" s="319">
+      <c r="D22" s="413"/>
+      <c r="E22" s="413"/>
+      <c r="F22" s="276">
         <f>('1 - Value Gap'!H14*'1 - Value Gap'!H25)+('2 - Value Gap'!H14*'2 - Value Gap'!H25)+('3 - Value Gap'!H14*'3 - Value Gap'!H25)+('1 - Aff Gap'!F22*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F22*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F22+'3 - Aff Gap'!F34)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="274"/>
+      <c r="G22" s="242"/>
     </row>
     <row r="23" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="332"/>
-[...1 lines deleted...]
-      <c r="C23" s="404" t="s">
+      <c r="A23" s="289"/>
+      <c r="B23" s="235"/>
+      <c r="C23" s="403" t="s">
         <v>148</v>
       </c>
-      <c r="D23" s="404"/>
-[...1 lines deleted...]
-      <c r="F23" s="320">
+      <c r="D23" s="403"/>
+      <c r="E23" s="403"/>
+      <c r="F23" s="277">
         <f>SUM(F18:F22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="327"/>
-      <c r="B24" s="409" t="s">
+      <c r="A24" s="284"/>
+      <c r="B24" s="404" t="s">
         <v>153</v>
       </c>
-      <c r="C24" s="410"/>
-[...2 lines deleted...]
-      <c r="F24" s="321">
+      <c r="C24" s="405"/>
+      <c r="D24" s="405"/>
+      <c r="E24" s="405"/>
+      <c r="F24" s="278">
         <f>'1 - Value Gap'!H25+'2 - Value Gap'!H25+'3 - Value Gap'!H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="327"/>
-      <c r="B25" s="409" t="s">
+      <c r="A25" s="284"/>
+      <c r="B25" s="404" t="s">
         <v>154</v>
       </c>
-      <c r="C25" s="410"/>
-[...2 lines deleted...]
-      <c r="F25" s="322">
+      <c r="C25" s="405"/>
+      <c r="D25" s="405"/>
+      <c r="E25" s="405"/>
+      <c r="F25" s="279">
         <f>'1 - Aff Gap'!F34+'2 - Aff Gap'!F34+'3 - Aff Gap'!F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="327"/>
-[...4 lines deleted...]
-      <c r="F26" s="331"/>
+      <c r="A26" s="284"/>
+      <c r="B26" s="287"/>
+      <c r="C26" s="287"/>
+      <c r="D26" s="287"/>
+      <c r="E26" s="290"/>
+      <c r="F26" s="288"/>
     </row>
     <row r="27" spans="1:8" ht="31.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="414" t="s">
+      <c r="A27" s="409" t="s">
         <v>141</v>
       </c>
-      <c r="B27" s="415"/>
-[...3 lines deleted...]
-      <c r="F27" s="416"/>
+      <c r="B27" s="410"/>
+      <c r="C27" s="410"/>
+      <c r="D27" s="410"/>
+      <c r="E27" s="410"/>
+      <c r="F27" s="411"/>
     </row>
     <row r="28" spans="1:8" ht="19.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="327"/>
-      <c r="B28" s="348" t="s">
+      <c r="A28" s="284"/>
+      <c r="B28" s="305" t="s">
         <v>157</v>
       </c>
-      <c r="C28" s="408" t="s">
+      <c r="C28" s="402" t="s">
         <v>140</v>
       </c>
-      <c r="D28" s="408"/>
-[...1 lines deleted...]
-      <c r="F28" s="317">
+      <c r="D28" s="402"/>
+      <c r="E28" s="402"/>
+      <c r="F28" s="274">
         <f>('1 - Aff Gap'!F23*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F23*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F23*'3 - Aff Gap'!F34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="25.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="327"/>
-[...1 lines deleted...]
-      <c r="C29" s="404" t="s">
+      <c r="A29" s="284"/>
+      <c r="B29" s="243"/>
+      <c r="C29" s="403" t="s">
         <v>145</v>
       </c>
-      <c r="D29" s="404"/>
-[...1 lines deleted...]
-      <c r="F29" s="320">
+      <c r="D29" s="403"/>
+      <c r="E29" s="403"/>
+      <c r="F29" s="277">
         <f>SUM(F28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="16.95" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="327"/>
-      <c r="B30" s="409" t="s">
+      <c r="A30" s="284"/>
+      <c r="B30" s="404" t="s">
         <v>155</v>
       </c>
-      <c r="C30" s="410"/>
-[...2 lines deleted...]
-      <c r="F30" s="323">
+      <c r="C30" s="405"/>
+      <c r="D30" s="405"/>
+      <c r="E30" s="405"/>
+      <c r="F30" s="280">
         <f>(IF('1 - Aff Gap'!F23&gt;0,'1 - Aff Gap'!F34,0)+IF('2 - Aff Gap'!F23&gt;0,'2 - Aff Gap'!F34,0)+IF('3 - Aff Gap'!F23&gt;0,'3 - Aff Gap'!F34,0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="327"/>
-[...4 lines deleted...]
-      <c r="F31" s="335"/>
+      <c r="A31" s="284"/>
+      <c r="B31" s="291"/>
+      <c r="C31" s="291"/>
+      <c r="D31" s="291"/>
+      <c r="E31" s="291"/>
+      <c r="F31" s="292"/>
     </row>
     <row r="32" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="411" t="s">
-[...6 lines deleted...]
-      <c r="F32" s="336">
+      <c r="A32" s="406" t="s">
+        <v>230</v>
+      </c>
+      <c r="B32" s="407"/>
+      <c r="C32" s="407"/>
+      <c r="D32" s="407"/>
+      <c r="E32" s="408"/>
+      <c r="F32" s="293">
         <f>F23+F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A33" s="276"/>
-[...4 lines deleted...]
-      <c r="F33" s="278"/>
+      <c r="A33" s="244"/>
+      <c r="B33" s="245"/>
+      <c r="C33" s="245"/>
+      <c r="D33" s="245"/>
+      <c r="E33" s="245"/>
+      <c r="F33" s="246"/>
     </row>
     <row r="35" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E35" s="267" t="s">
+      <c r="E35" s="212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E36" s="267" t="s">
+      <c r="E36" s="212" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E37" s="267" t="s">
+      <c r="E37" s="212" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eR9M6FHrc9SaH54ewoETsfkaE9kqW4mv3r3ilY4QOskMgmJeHWNoGWxDivVN2ZLNLw/xeDR/J3oL1kYy4CtZ6w==" saltValue="prhPhuKuuEWU+MXyAkM+RQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="20">
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="A27:F27"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A2:F5"/>
-    <mergeCell ref="C28:E28"/>
-[...11 lines deleted...]
-    <mergeCell ref="C22:E22"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:F13" xr:uid="{856D1D84-0F8A-4DCC-A2F6-6C45326195E1}">
       <formula1>$E$35:$E$37</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F21" xr:uid="{FF05BFC1-6460-4FE2-A59A-A7F8C1FABF7E}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
@@ -6020,537 +5899,523 @@
                     <xdr:rowOff>289560</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1658739-E91E-4E18-AB35-EA33985B1826}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="4"/>
+    <col min="7" max="8" width="24" style="4" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="4"/>
+    <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="550" t="s">
+    <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="492" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="551"/>
-[...8 lines deleted...]
-      <c r="A2" s="553" t="s">
+      <c r="B1" s="493"/>
+      <c r="C1" s="493"/>
+      <c r="D1" s="493"/>
+      <c r="E1" s="493"/>
+      <c r="F1" s="493"/>
+      <c r="G1" s="493"/>
+      <c r="H1" s="494"/>
+    </row>
+    <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="495" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="554"/>
-[...8 lines deleted...]
-      <c r="A3" s="560" t="s">
+      <c r="B2" s="496"/>
+      <c r="C2" s="496"/>
+      <c r="D2" s="496"/>
+      <c r="E2" s="496"/>
+      <c r="F2" s="496"/>
+      <c r="G2" s="496"/>
+      <c r="H2" s="497"/>
+    </row>
+    <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="561"/>
-[...8 lines deleted...]
-      <c r="A4" s="556" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="503"/>
+      <c r="G3" s="503"/>
+      <c r="H3" s="504"/>
+    </row>
+    <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="498" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="557"/>
-[...9 lines deleted...]
-      <c r="A5" s="558" t="s">
+      <c r="B4" s="499"/>
+      <c r="C4" s="499"/>
+      <c r="D4" s="499"/>
+      <c r="E4" s="499"/>
+      <c r="F4" s="499"/>
+      <c r="G4" s="499"/>
+      <c r="H4" s="35"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="500" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="559"/>
-[...12 lines deleted...]
-      <c r="A6" s="548" t="s">
+      <c r="B5" s="501"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="501"/>
+      <c r="E5" s="501"/>
+      <c r="F5" s="501"/>
+      <c r="G5" s="501"/>
+      <c r="H5" s="38">
+        <f>'2 - Project Info'!G59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="490" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="549"/>
-[...12 lines deleted...]
-      <c r="A7" s="540" t="s">
+      <c r="B6" s="491"/>
+      <c r="C6" s="491"/>
+      <c r="D6" s="491"/>
+      <c r="E6" s="491"/>
+      <c r="F6" s="491"/>
+      <c r="G6" s="491"/>
+      <c r="H6" s="38">
+        <f>'2 - Project Info'!G62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="490" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="541"/>
-[...5 lines deleted...]
-      <c r="H7" s="48">
+      <c r="B7" s="491"/>
+      <c r="C7" s="491"/>
+      <c r="D7" s="491"/>
+      <c r="E7" s="491"/>
+      <c r="F7" s="491"/>
+      <c r="G7" s="491"/>
+      <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
-      <c r="I7" s="36"/>
-[...15 lines deleted...]
-      <c r="A9" s="285" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="154"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="218"/>
+    </row>
+    <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="286"/>
-[...5 lines deleted...]
-      <c r="H9" s="48">
+      <c r="B9" s="249"/>
+      <c r="C9" s="249"/>
+      <c r="D9" s="249"/>
+      <c r="E9" s="249"/>
+      <c r="F9" s="249"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="38">
         <f>'2 - Project Info'!G34+'2 - Project Info'!G35</f>
         <v>0</v>
       </c>
-      <c r="I9" s="220"/>
-[...14 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="I9" s="190"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="53" t="s">
         <v>179</v>
       </c>
-      <c r="B11" s="32"/>
-[...9 lines deleted...]
-      <c r="A12" s="61" t="s">
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="62"/>
-[...9 lines deleted...]
-      <c r="A13" s="67" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="40"/>
-[...11 lines deleted...]
-      <c r="A14" s="288" t="s">
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
-      <c r="B14" s="286"/>
-[...11 lines deleted...]
-      <c r="A15" s="96" t="s">
+      <c r="B14" s="249"/>
+      <c r="C14" s="249"/>
+      <c r="D14" s="249"/>
+      <c r="E14" s="249"/>
+      <c r="F14" s="249"/>
+      <c r="G14" s="249"/>
+      <c r="H14" s="106">
+        <v>0</v>
+      </c>
+      <c r="I14" s="28"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="546" t="s">
+      <c r="B15" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="547"/>
-[...10 lines deleted...]
-      <c r="A16" s="96" t="s">
+      <c r="C15" s="515"/>
+      <c r="D15" s="515"/>
+      <c r="E15" s="515"/>
+      <c r="F15" s="515"/>
+      <c r="G15" s="515"/>
+      <c r="H15" s="106">
+        <v>0</v>
+      </c>
+      <c r="I15" s="45"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="546" t="s">
+      <c r="B16" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="547"/>
-[...10 lines deleted...]
-      <c r="A17" s="96" t="s">
+      <c r="C16" s="515"/>
+      <c r="D16" s="515"/>
+      <c r="E16" s="515"/>
+      <c r="F16" s="515"/>
+      <c r="G16" s="515"/>
+      <c r="H16" s="106">
+        <v>0</v>
+      </c>
+      <c r="I16" s="45"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="546" t="s">
+      <c r="B17" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="547"/>
-[...10 lines deleted...]
-      <c r="A18" s="96" t="s">
+      <c r="C17" s="515"/>
+      <c r="D17" s="515"/>
+      <c r="E17" s="515"/>
+      <c r="F17" s="515"/>
+      <c r="G17" s="515"/>
+      <c r="H17" s="106">
+        <v>0</v>
+      </c>
+      <c r="I17" s="45"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="546" t="s">
+      <c r="B18" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="547"/>
-[...10 lines deleted...]
-      <c r="A19" s="96" t="s">
+      <c r="C18" s="515"/>
+      <c r="D18" s="515"/>
+      <c r="E18" s="515"/>
+      <c r="F18" s="515"/>
+      <c r="G18" s="515"/>
+      <c r="H18" s="106">
+        <v>0</v>
+      </c>
+      <c r="I18" s="45"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="546" t="s">
+      <c r="B19" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="547"/>
-[...10 lines deleted...]
-      <c r="A20" s="96" t="s">
+      <c r="C19" s="515"/>
+      <c r="D19" s="515"/>
+      <c r="E19" s="515"/>
+      <c r="F19" s="515"/>
+      <c r="G19" s="515"/>
+      <c r="H19" s="106">
+        <v>0</v>
+      </c>
+      <c r="I19" s="45"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="546" t="s">
+      <c r="B20" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="547"/>
-[...10 lines deleted...]
-      <c r="A21" s="96" t="s">
+      <c r="C20" s="515"/>
+      <c r="D20" s="515"/>
+      <c r="E20" s="515"/>
+      <c r="F20" s="515"/>
+      <c r="G20" s="515"/>
+      <c r="H20" s="106">
+        <v>0</v>
+      </c>
+      <c r="I20" s="45"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="546" t="s">
+      <c r="B21" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="547"/>
-[...10 lines deleted...]
-      <c r="A22" s="96" t="s">
+      <c r="C21" s="515"/>
+      <c r="D21" s="515"/>
+      <c r="E21" s="515"/>
+      <c r="F21" s="515"/>
+      <c r="G21" s="515"/>
+      <c r="H21" s="106">
+        <v>0</v>
+      </c>
+      <c r="I21" s="45"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="546" t="s">
+      <c r="B22" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="547"/>
-[...10 lines deleted...]
-      <c r="A23" s="542" t="s">
+      <c r="C22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="515"/>
+      <c r="G22" s="515"/>
+      <c r="H22" s="106">
+        <v>0</v>
+      </c>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="510" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="543"/>
-[...5 lines deleted...]
-      <c r="H23" s="63">
+      <c r="B23" s="511"/>
+      <c r="C23" s="511"/>
+      <c r="D23" s="511"/>
+      <c r="E23" s="511"/>
+      <c r="F23" s="511"/>
+      <c r="G23" s="511"/>
+      <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
-      <c r="I23" s="58" t="str">
+      <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G24" s="65"/>
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="51"/>
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="544" t="s">
+    <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="512" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="545"/>
-[...6 lines deleted...]
-      <c r="I25" s="72" t="str">
+      <c r="B25" s="513"/>
+      <c r="C25" s="513"/>
+      <c r="D25" s="513"/>
+      <c r="E25" s="513"/>
+      <c r="F25" s="513"/>
+      <c r="G25" s="513"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="535" t="s">
+    <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="505" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="536"/>
-[...5 lines deleted...]
-      <c r="H26" s="73">
+      <c r="B26" s="506"/>
+      <c r="C26" s="506"/>
+      <c r="D26" s="506"/>
+      <c r="E26" s="506"/>
+      <c r="F26" s="506"/>
+      <c r="G26" s="506"/>
+      <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
-      <c r="I26" s="38"/>
-[...13 lines deleted...]
-      <c r="A28" s="537" t="str">
+      <c r="I26" s="28"/>
+    </row>
+    <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="31"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+    </row>
+    <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="507" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="538"/>
-[...18 lines deleted...]
-      <c r="B32" s="35" t="s">
+      <c r="B28" s="508"/>
+      <c r="C28" s="508"/>
+      <c r="D28" s="508"/>
+      <c r="E28" s="508"/>
+      <c r="F28" s="508"/>
+      <c r="G28" s="508"/>
+      <c r="H28" s="509"/>
+    </row>
+    <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="463"/>
+      <c r="B29" s="464"/>
+      <c r="C29" s="464"/>
+      <c r="D29" s="464"/>
+      <c r="E29" s="464"/>
+      <c r="F29" s="464"/>
+      <c r="G29" s="464"/>
+      <c r="H29" s="465"/>
+    </row>
+    <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="35" t="s">
+      <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V4sAYx8tmtkqJ8BRdWPKYJKGPo8IZR2OFwENRTY8CbE6ttQnWIpXVwLnT/mtSl9gisKiEzFNrhLAVAS+9gizhQ==" saltValue="6dVVL2zw3J3SRE8MIhiFmg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:G26"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
-    <mergeCell ref="A28:H28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A26:G26"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="8" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{3D67FCA2-D291-4B9E-A5D6-E19332291B00}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{AD9CCD8B-4A90-4847-AFD6-3A1A9F9D40B7}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{71A869CE-9032-400F-8CFB-A7599255648A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{D4F0C9AA-2AA6-4920-B8E4-1CC8D2284563}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{078DE30E-3C88-4D62-95B7-68717CB2CC12}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -6559,655 +6424,644 @@
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{A22D02E7-5712-4E6C-BD94-A2B4C9CE0E61}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA246FF-3FD8-4E1B-B37F-73A9F23B7358}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="217"/>
+    <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="603" t="s">
+    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="516" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="604"/>
-[...6 lines deleted...]
-      <c r="A2" s="615" t="s">
+      <c r="B1" s="517"/>
+      <c r="C1" s="517"/>
+      <c r="D1" s="517"/>
+      <c r="E1" s="517"/>
+      <c r="F1" s="518"/>
+    </row>
+    <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="531" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="616"/>
-[...6 lines deleted...]
-      <c r="A3" s="618" t="s">
+      <c r="B2" s="532"/>
+      <c r="C2" s="532"/>
+      <c r="D2" s="532"/>
+      <c r="E2" s="532"/>
+      <c r="F2" s="533"/>
+    </row>
+    <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="619"/>
-[...11 lines deleted...]
-      <c r="A5" s="572" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="504"/>
+    </row>
+    <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198"/>
+      <c r="B4" s="198"/>
+      <c r="C4" s="199"/>
+    </row>
+    <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="571" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="573"/>
-[...6 lines deleted...]
-      <c r="A6" s="625" t="s">
+      <c r="B5" s="572"/>
+      <c r="C5" s="573"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="203"/>
+      <c r="F5" s="203"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="538" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="626"/>
-[...6 lines deleted...]
-      <c r="A7" s="621" t="s">
+      <c r="B6" s="539"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="202"/>
+      <c r="E6" s="202"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="534" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="622"/>
-[...8 lines deleted...]
-      <c r="A8" s="623" t="s">
+      <c r="B7" s="535"/>
+      <c r="C7" s="109">
+        <v>0</v>
+      </c>
+      <c r="D7" s="202"/>
+      <c r="E7" s="202"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="536" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="624"/>
-[...15 lines deleted...]
-      <c r="A10" s="575" t="s">
+      <c r="B8" s="537"/>
+      <c r="C8" s="272">
+        <v>0</v>
+      </c>
+      <c r="D8" s="202"/>
+      <c r="E8" s="202"/>
+    </row>
+    <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="200"/>
+      <c r="B9" s="201"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
+    </row>
+    <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="548" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="576"/>
-[...6 lines deleted...]
-      <c r="A11" s="609" t="s">
+      <c r="B10" s="549"/>
+      <c r="C10" s="549"/>
+      <c r="D10" s="549"/>
+      <c r="E10" s="549"/>
+      <c r="F10" s="550"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="522" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="610"/>
-[...10 lines deleted...]
-      <c r="A12" s="581" t="s">
+      <c r="B11" s="523"/>
+      <c r="C11" s="523"/>
+      <c r="D11" s="523"/>
+      <c r="E11" s="524"/>
+      <c r="F11" s="252">
+        <f>'2 - Project Info'!G62</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="194"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="525" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="582"/>
-[...8 lines deleted...]
-      <c r="A13" s="612" t="s">
+      <c r="B12" s="526"/>
+      <c r="C12" s="526"/>
+      <c r="D12" s="526"/>
+      <c r="E12" s="527"/>
+      <c r="F12" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="528" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="613"/>
-[...3 lines deleted...]
-      <c r="F13" s="111">
+      <c r="B13" s="529"/>
+      <c r="C13" s="529"/>
+      <c r="D13" s="529"/>
+      <c r="E13" s="530"/>
+      <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="578" t="s">
+    <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="574" t="s">
         <v>201</v>
       </c>
-      <c r="B14" s="579"/>
-[...3 lines deleted...]
-      <c r="F14" s="112">
+      <c r="B14" s="575"/>
+      <c r="C14" s="575"/>
+      <c r="D14" s="575"/>
+      <c r="E14" s="576"/>
+      <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
-      <c r="G14" s="220"/>
-[...11 lines deleted...]
-      <c r="A16" s="575" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="211"/>
+      <c r="B15" s="212"/>
+      <c r="C15" s="212"/>
+      <c r="D15" s="212"/>
+      <c r="E15" s="212"/>
+      <c r="F15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="548" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="576"/>
-[...3 lines deleted...]
-      <c r="F16" s="577"/>
+      <c r="B16" s="549"/>
+      <c r="C16" s="549"/>
+      <c r="D16" s="549"/>
+      <c r="E16" s="549"/>
+      <c r="F16" s="550"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="606" t="s">
+      <c r="A17" s="519" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="607"/>
-[...3 lines deleted...]
-      <c r="F17" s="608"/>
+      <c r="B17" s="520"/>
+      <c r="C17" s="520"/>
+      <c r="D17" s="520"/>
+      <c r="E17" s="520"/>
+      <c r="F17" s="521"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="233" t="s">
+      <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="234"/>
-[...6 lines deleted...]
-      <c r="G18" s="222" t="str">
+      <c r="B18" s="205"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="207"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="114">
+        <v>0</v>
+      </c>
+      <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="581" t="s">
+      <c r="A19" s="525" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="582"/>
-[...3 lines deleted...]
-      <c r="F19" s="110">
+      <c r="B19" s="526"/>
+      <c r="C19" s="526"/>
+      <c r="D19" s="526"/>
+      <c r="E19" s="527"/>
+      <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="233" t="s">
+      <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="234"/>
-[...3 lines deleted...]
-      <c r="F20" s="110">
+      <c r="B20" s="205"/>
+      <c r="C20" s="206"/>
+      <c r="D20" s="207"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="237" t="s">
+      <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
-      <c r="B21" s="234"/>
-[...3 lines deleted...]
-      <c r="F21" s="110">
+      <c r="B21" s="205"/>
+      <c r="C21" s="209"/>
+      <c r="D21" s="207"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="237" t="s">
+      <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
-      <c r="B22" s="234"/>
-[...3 lines deleted...]
-      <c r="F22" s="110">
+      <c r="B22" s="205"/>
+      <c r="C22" s="209"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="569" t="s">
+      <c r="A23" s="568" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="570"/>
-[...6 lines deleted...]
-      <c r="G23" s="223" t="s">
+      <c r="B23" s="569"/>
+      <c r="C23" s="569"/>
+      <c r="D23" s="570"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="93">
+        <v>0</v>
+      </c>
+      <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="563" t="s">
+      <c r="A24" s="562" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="564"/>
-[...6 lines deleted...]
-      <c r="G24" s="290" t="s">
+      <c r="B24" s="563"/>
+      <c r="C24" s="563"/>
+      <c r="D24" s="563"/>
+      <c r="E24" s="564"/>
+      <c r="F24" s="93">
+        <v>0</v>
+      </c>
+      <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="96" t="s">
+      <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="546" t="s">
+      <c r="B25" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="547"/>
-[...5 lines deleted...]
-      <c r="G25" s="224"/>
+      <c r="C25" s="515"/>
+      <c r="D25" s="515"/>
+      <c r="E25" s="561"/>
+      <c r="F25" s="93">
+        <v>0</v>
+      </c>
+      <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="96" t="s">
+      <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="546" t="s">
+      <c r="B26" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="547"/>
-[...5 lines deleted...]
-      <c r="G26" s="224"/>
+      <c r="C26" s="515"/>
+      <c r="D26" s="515"/>
+      <c r="E26" s="561"/>
+      <c r="F26" s="93">
+        <v>0</v>
+      </c>
+      <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="546" t="s">
+      <c r="B27" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="547"/>
-[...5 lines deleted...]
-      <c r="G27" s="224"/>
+      <c r="C27" s="515"/>
+      <c r="D27" s="515"/>
+      <c r="E27" s="561"/>
+      <c r="F27" s="93">
+        <v>0</v>
+      </c>
+      <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="96" t="s">
+      <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="546" t="s">
+      <c r="B28" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="547"/>
-[...5 lines deleted...]
-      <c r="G28" s="224"/>
+      <c r="C28" s="515"/>
+      <c r="D28" s="515"/>
+      <c r="E28" s="561"/>
+      <c r="F28" s="93">
+        <v>0</v>
+      </c>
+      <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="96" t="s">
+      <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="546" t="s">
+      <c r="B29" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="547"/>
-[...5 lines deleted...]
-      <c r="G29" s="224"/>
+      <c r="C29" s="515"/>
+      <c r="D29" s="515"/>
+      <c r="E29" s="561"/>
+      <c r="F29" s="93">
+        <v>0</v>
+      </c>
+      <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="96" t="s">
+      <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="546" t="s">
+      <c r="B30" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="547"/>
-[...5 lines deleted...]
-      <c r="G30" s="224"/>
+      <c r="C30" s="515"/>
+      <c r="D30" s="515"/>
+      <c r="E30" s="561"/>
+      <c r="F30" s="93">
+        <v>0</v>
+      </c>
+      <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="96" t="s">
+      <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="546" t="s">
+      <c r="B31" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="547"/>
-[...5 lines deleted...]
-      <c r="G31" s="224"/>
+      <c r="C31" s="515"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="561"/>
+      <c r="F31" s="93">
+        <v>0</v>
+      </c>
+      <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="546" t="s">
+      <c r="B32" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="547"/>
-[...5 lines deleted...]
-      <c r="G32" s="224"/>
+      <c r="C32" s="515"/>
+      <c r="D32" s="515"/>
+      <c r="E32" s="561"/>
+      <c r="F32" s="115">
+        <v>0</v>
+      </c>
+      <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="566" t="s">
+      <c r="A33" s="565" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="567"/>
-[...3 lines deleted...]
-      <c r="F33" s="123">
+      <c r="B33" s="566"/>
+      <c r="C33" s="566"/>
+      <c r="D33" s="566"/>
+      <c r="E33" s="567"/>
+      <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="225" t="str">
+      <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="587" t="s">
+      <c r="A34" s="557" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="588"/>
-[...4 lines deleted...]
-      <c r="G34" s="224" t="str">
+      <c r="B34" s="558"/>
+      <c r="C34" s="558"/>
+      <c r="D34" s="558"/>
+      <c r="E34" s="213"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="589" t="s">
+      <c r="A35" s="559" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="590"/>
-[...3 lines deleted...]
-      <c r="F35" s="73">
+      <c r="B35" s="560"/>
+      <c r="C35" s="560"/>
+      <c r="D35" s="560"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
-      <c r="G35" s="226"/>
-      <c r="H35" s="220"/>
+      <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="243"/>
-[...6 lines deleted...]
-      <c r="H36" s="220"/>
+      <c r="A36" s="214"/>
+      <c r="B36" s="214"/>
+      <c r="C36" s="214"/>
+      <c r="D36" s="214"/>
+      <c r="E36" s="214"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="575" t="s">
+      <c r="A37" s="548" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="576"/>
-[...5 lines deleted...]
-      <c r="H37" s="220"/>
+      <c r="B37" s="549"/>
+      <c r="C37" s="549"/>
+      <c r="D37" s="549"/>
+      <c r="E37" s="549"/>
+      <c r="F37" s="550"/>
+      <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="594" t="s">
+      <c r="A38" s="542" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="595"/>
-[...7 lines deleted...]
-      <c r="H38" s="220"/>
+      <c r="B38" s="543"/>
+      <c r="C38" s="543"/>
+      <c r="D38" s="543"/>
+      <c r="E38" s="544"/>
+      <c r="F38" s="119">
+        <v>0</v>
+      </c>
+      <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="597" t="s">
+      <c r="A39" s="545" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="598"/>
-[...3 lines deleted...]
-      <c r="F39" s="291">
+      <c r="B39" s="546"/>
+      <c r="C39" s="546"/>
+      <c r="D39" s="546"/>
+      <c r="E39" s="547"/>
+      <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
-      <c r="H39" s="220"/>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="600" t="s">
+      <c r="A40" s="551" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="601"/>
-[...3 lines deleted...]
-      <c r="F40" s="137">
+      <c r="B40" s="552"/>
+      <c r="C40" s="552"/>
+      <c r="D40" s="552"/>
+      <c r="E40" s="553"/>
+      <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="592" t="s">
+      <c r="G40" s="540" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="593"/>
-[...2 lines deleted...]
-      <c r="K40" s="593"/>
+      <c r="H40" s="541"/>
+      <c r="I40" s="541"/>
+      <c r="J40" s="541"/>
+      <c r="K40" s="541"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="244"/>
-[...4 lines deleted...]
-      <c r="F41" s="220"/>
+      <c r="A41" s="215"/>
+      <c r="B41" s="215"/>
+      <c r="C41" s="215"/>
+      <c r="D41" s="215"/>
+      <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="584" t="s">
+      <c r="A42" s="554" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="585"/>
-[...3 lines deleted...]
-      <c r="F42" s="586"/>
+      <c r="B42" s="555"/>
+      <c r="C42" s="555"/>
+      <c r="D42" s="555"/>
+      <c r="E42" s="555"/>
+      <c r="F42" s="556"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="483" t="s">
+      <c r="A43" s="475" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="484"/>
-[...3 lines deleted...]
-      <c r="F43" s="485"/>
+      <c r="B43" s="476"/>
+      <c r="C43" s="476"/>
+      <c r="D43" s="476"/>
+      <c r="E43" s="476"/>
+      <c r="F43" s="477"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="217" t="s">
+      <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="217" t="s">
+      <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="217" t="s">
+      <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="217" t="s">
+      <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="txoU0vwAnOdSspm7qeAF2tsOJph629v4u/tUlsDgFwINpx3yNA8kTaBQygpvCXOFEJMXSVNdm0M1FbU554MIxQ==" saltValue="Frhy0E5H2maAkTdqkMg6Bw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="B26:E26"/>
-    <mergeCell ref="A16:F16"/>
-[...18 lines deleted...]
-    <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="7" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{09B9FD16-A1A2-4B9A-BFFD-6B8F49418BD5}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{A46A317C-2971-4B37-B460-6E7C075661E4}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{0741AA35-29DC-430D-A55F-4DB185ACA452}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{B9A91F23-CE7D-485B-AC3F-E442CE886E0C}"/>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{70159B4A-E100-48AA-BF96-A15D7EA4D184}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{E76D447B-6F36-4102-A008-BA110F77BA03}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{EF194433-E0A5-4E83-B93F-FBE06FE6089A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{F22E2C3F-7B07-453A-8A3D-4D5F57D9710E}">
       <formula1>$B$46:$B$49</formula1>
@@ -7218,1214 +7072,966 @@
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{1D338598-DF2D-4EAD-88FC-4543D6FA87DE}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68758B21-5C1C-4E3A-8E65-43371B47FB52}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE39"/>
+  <dimension ref="A1:AD39"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="98" zoomScaleNormal="100" zoomScalePageLayoutView="98" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="104"/>
+    <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
+    <col min="2" max="2" width="22" style="90" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="90" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="149" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="90" customWidth="1"/>
+    <col min="6" max="6" width="3.33203125" style="90" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
+    <col min="8" max="8" width="24.109375" style="90" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="90" customWidth="1"/>
+    <col min="10" max="10" width="9" style="90" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="90" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="457" t="s">
+    <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="427" t="s">
         <v>167</v>
       </c>
-      <c r="B1" s="457"/>
-[...9 lines deleted...]
-      <c r="A2" s="301" t="s">
+      <c r="B1" s="427"/>
+      <c r="C1" s="427"/>
+      <c r="D1" s="427"/>
+      <c r="E1" s="427"/>
+      <c r="F1" s="427"/>
+      <c r="G1" s="427"/>
+      <c r="H1" s="427"/>
+      <c r="I1" s="427"/>
+    </row>
+    <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="473">
+      <c r="B2" s="443">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="474"/>
-[...3 lines deleted...]
-      <c r="G2" s="206" t="s">
+      <c r="C2" s="444"/>
+      <c r="D2" s="444"/>
+      <c r="E2" s="445"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
-      <c r="H2" s="190"/>
-      <c r="I2" s="147" t="s">
+      <c r="H2" s="165"/>
+      <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
-      <c r="J2" s="140"/>
-[...22 lines deleted...]
-      <c r="A3" s="302" t="s">
+      <c r="J2" s="121"/>
+    </row>
+    <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="476">
+      <c r="B3" s="446">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="477"/>
-[...3 lines deleted...]
-      <c r="G3" s="462" t="s">
+      <c r="C3" s="447"/>
+      <c r="D3" s="447"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="432" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="463"/>
-      <c r="I3" s="148">
+      <c r="H3" s="433"/>
+      <c r="I3" s="128">
         <f>'3 - Project Info'!G34</f>
         <v>0</v>
       </c>
-      <c r="J3" s="142"/>
-[...22 lines deleted...]
-      <c r="A4" s="303" t="s">
+      <c r="J3" s="123"/>
+    </row>
+    <row r="4" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="464">
+      <c r="B4" s="434">
         <f>'3 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="465"/>
-[...3 lines deleted...]
-      <c r="G4" s="467" t="s">
+      <c r="C4" s="435"/>
+      <c r="D4" s="435"/>
+      <c r="E4" s="436"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="437" t="s">
         <v>202</v>
       </c>
-      <c r="H4" s="468"/>
-      <c r="I4" s="149">
+      <c r="H4" s="438"/>
+      <c r="I4" s="129">
         <f>'3 - Project Info'!G35+'3 - Project Info'!G36+'3 - Project Info'!G37</f>
         <v>0</v>
       </c>
-      <c r="J4" s="142"/>
-[...23 lines deleted...]
-      <c r="G5" s="195" t="s">
+      <c r="J4" s="123"/>
+    </row>
+    <row r="5" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="90"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="160"/>
-[...27 lines deleted...]
-      <c r="A6" s="349" t="s">
+      <c r="H5" s="139"/>
+      <c r="I5" s="129">
+        <f>'3 - Project Info'!G51</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="123"/>
+    </row>
+    <row r="6" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="350"/>
-      <c r="C6" s="469" t="s">
+      <c r="B6" s="307"/>
+      <c r="C6" s="439" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="470"/>
-[...2 lines deleted...]
-      <c r="G6" s="471" t="s">
+      <c r="D6" s="440"/>
+      <c r="E6" s="307"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="441" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="472"/>
-[...32 lines deleted...]
-      <c r="G7" s="198" t="s">
+      <c r="H6" s="442"/>
+      <c r="I6" s="315">
+        <v>0</v>
+      </c>
+      <c r="J6" s="123"/>
+    </row>
+    <row r="7" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="124"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="125"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="125"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
-      <c r="H7" s="258"/>
-      <c r="I7" s="83" t="e">
+      <c r="H7" s="227"/>
+      <c r="I7" s="69" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J7" s="142"/>
-[...22 lines deleted...]
-      <c r="A8" s="453" t="s">
+      <c r="J7" s="123"/>
+    </row>
+    <row r="8" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="425" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="454"/>
-      <c r="C8" s="150" t="s">
+      <c r="B8" s="426"/>
+      <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="351" t="s">
+      <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="150" t="s">
+      <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="141"/>
-      <c r="G8" s="199" t="s">
+      <c r="F8" s="122"/>
+      <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
-      <c r="H8" s="257"/>
-[...26 lines deleted...]
-      <c r="A9" s="451" t="s">
+      <c r="H8" s="227"/>
+      <c r="I8" s="316">
+        <v>0</v>
+      </c>
+      <c r="J8" s="123"/>
+    </row>
+    <row r="9" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="423" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="452"/>
-      <c r="C9" s="151">
+      <c r="B9" s="424"/>
+      <c r="C9" s="131">
         <f>'3 - Value Gap'!H13</f>
         <v>0</v>
       </c>
-      <c r="D9" s="352">
-[...2 lines deleted...]
-      <c r="E9" s="152">
+      <c r="D9" s="309">
+        <v>0</v>
+      </c>
+      <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F9" s="141"/>
-      <c r="G9" s="199" t="s">
+      <c r="F9" s="122"/>
+      <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
-      <c r="H9" s="257"/>
-      <c r="I9" s="83" t="e">
+      <c r="H9" s="227"/>
+      <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="142"/>
-[...23 lines deleted...]
-      <c r="A10" s="458" t="s">
+      <c r="J9" s="123"/>
+    </row>
+    <row r="10" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="428" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="459"/>
-      <c r="C10" s="250">
+      <c r="B10" s="429"/>
+      <c r="C10" s="220">
         <f>'3 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="353">
-[...2 lines deleted...]
-      <c r="E10" s="251">
+      <c r="D10" s="310">
+        <v>0</v>
+      </c>
+      <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="141"/>
-[...31 lines deleted...]
-      <c r="A11" s="460" t="s">
+      <c r="F10" s="122"/>
+      <c r="G10" s="451" t="s">
+        <v>228</v>
+      </c>
+      <c r="H10" s="452"/>
+      <c r="I10" s="317">
+        <v>0</v>
+      </c>
+      <c r="J10" s="123"/>
+    </row>
+    <row r="11" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="430" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="461"/>
-      <c r="C11" s="306">
+      <c r="B11" s="431"/>
+      <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="306">
+      <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="141"/>
-[...4 lines deleted...]
-      <c r="I11" s="85" t="e">
+      <c r="F11" s="122"/>
+      <c r="G11" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H11" s="454"/>
+      <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="142"/>
-[...23 lines deleted...]
-      <c r="A12" s="455" t="s">
+      <c r="J11" s="123"/>
+    </row>
+    <row r="12" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="421" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="456"/>
-[...8 lines deleted...]
-      <c r="G12" s="195" t="s">
+      <c r="B12" s="422"/>
+      <c r="C12" s="311">
+        <v>0</v>
+      </c>
+      <c r="D12" s="312">
+        <v>0</v>
+      </c>
+      <c r="E12" s="263"/>
+      <c r="F12" s="122"/>
+      <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
-      <c r="H12" s="261"/>
-[...28 lines deleted...]
-      <c r="A13" s="449" t="s">
+      <c r="H12" s="230"/>
+      <c r="I12" s="129">
+        <f>'3 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="123"/>
+    </row>
+    <row r="13" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="450"/>
-      <c r="C13" s="311" t="e">
+      <c r="B13" s="420"/>
+      <c r="C13" s="269" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="307" t="e">
+      <c r="D13" s="265" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="304"/>
-[...1 lines deleted...]
-      <c r="G13" s="196" t="s">
+      <c r="E13" s="262"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="191"/>
-[...29 lines deleted...]
-      <c r="G14" s="200" t="s">
+      <c r="H13" s="166"/>
+      <c r="I13" s="134">
+        <f>'3 - Project Info'!G58</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="125"/>
+      <c r="U13" s="133"/>
+      <c r="V13" s="133"/>
+      <c r="W13" s="133"/>
+      <c r="X13" s="133"/>
+      <c r="Y13" s="133"/>
+      <c r="Z13" s="133"/>
+      <c r="AA13" s="133"/>
+      <c r="AB13" s="133"/>
+      <c r="AC13" s="133"/>
+      <c r="AD13" s="133"/>
+    </row>
+    <row r="14" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="419" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14" s="420"/>
+      <c r="C14" s="313">
+        <v>0</v>
+      </c>
+      <c r="D14" s="314">
+        <v>0</v>
+      </c>
+      <c r="E14" s="262"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
-      <c r="H14" s="192"/>
-      <c r="I14" s="84">
+      <c r="H14" s="167"/>
+      <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="J14" s="144"/>
-[...16 lines deleted...]
-      <c r="C15" s="312" t="e">
+      <c r="J14" s="125"/>
+      <c r="U14" s="133"/>
+      <c r="V14" s="133"/>
+      <c r="W14" s="133"/>
+      <c r="X14" s="133"/>
+      <c r="Y14" s="133"/>
+      <c r="Z14" s="133"/>
+      <c r="AA14" s="133"/>
+      <c r="AB14" s="133"/>
+      <c r="AC14" s="133"/>
+      <c r="AD14" s="133"/>
+    </row>
+    <row r="15" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B15" s="418"/>
+      <c r="C15" s="270" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="308" t="e">
+      <c r="D15" s="266" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="304"/>
-[...1 lines deleted...]
-      <c r="G15" s="201" t="s">
+      <c r="E15" s="262"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
-      <c r="H15" s="193"/>
-[...21 lines deleted...]
-      <c r="G16" s="198" t="s">
+      <c r="H15" s="168"/>
+      <c r="I15" s="318">
+        <v>0</v>
+      </c>
+      <c r="J15" s="125"/>
+      <c r="U15" s="133"/>
+      <c r="V15" s="133"/>
+      <c r="W15" s="133"/>
+      <c r="X15" s="133"/>
+      <c r="Y15" s="133"/>
+      <c r="Z15" s="133"/>
+      <c r="AA15" s="133"/>
+      <c r="AB15" s="133"/>
+      <c r="AC15" s="133"/>
+      <c r="AD15" s="133"/>
+    </row>
+    <row r="16" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D16" s="258"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="258"/>
-      <c r="I16" s="83" t="e">
+      <c r="H16" s="227"/>
+      <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J16" s="144"/>
-[...9 lines deleted...]
-      <c r="AD16" s="153"/>
+      <c r="J16" s="125"/>
+      <c r="U16" s="133"/>
+      <c r="V16" s="133"/>
+      <c r="W16" s="133"/>
+      <c r="X16" s="133"/>
+      <c r="Y16" s="133"/>
+      <c r="Z16" s="133"/>
+      <c r="AA16" s="133"/>
+      <c r="AB16" s="133"/>
+      <c r="AC16" s="133"/>
+      <c r="AD16" s="133"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="479" t="s">
+      <c r="A17" s="415" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="480"/>
-      <c r="C17" s="150" t="s">
+      <c r="B17" s="416"/>
+      <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="351" t="s">
+      <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="150" t="s">
+      <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="153"/>
-      <c r="G17" s="202" t="s">
+      <c r="F17" s="133"/>
+      <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
-      <c r="H17" s="194"/>
-[...3 lines deleted...]
-      <c r="J17" s="153"/>
+      <c r="H17" s="169"/>
+      <c r="I17" s="319">
+        <v>0</v>
+      </c>
+      <c r="J17" s="133"/>
     </row>
     <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="197" t="s">
+      <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
-      <c r="B18" s="159"/>
-      <c r="C18" s="181">
+      <c r="B18" s="138"/>
+      <c r="C18" s="156">
         <f>I34</f>
         <v>0</v>
       </c>
-      <c r="D18" s="352">
-[...2 lines deleted...]
-      <c r="E18" s="181">
+      <c r="D18" s="309">
+        <v>0</v>
+      </c>
+      <c r="E18" s="156">
         <f>D18*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F18" s="106"/>
-      <c r="G18" s="199" t="s">
+      <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
-      <c r="H18" s="293"/>
-      <c r="I18" s="83" t="e">
+      <c r="H18" s="227"/>
+      <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="106"/>
     </row>
     <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="374" t="s">
+      <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
-      <c r="B19" s="375"/>
-      <c r="C19" s="181">
+      <c r="B19" s="332"/>
+      <c r="C19" s="156">
         <f>'3 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
-      <c r="D19" s="352">
-[...2 lines deleted...]
-      <c r="E19" s="181">
+      <c r="D19" s="309">
+        <v>0</v>
+      </c>
+      <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F19" s="106"/>
-[...10 lines deleted...]
-      <c r="A20" s="204" t="s">
+      <c r="G19" s="451" t="s">
+        <v>228</v>
+      </c>
+      <c r="H19" s="452"/>
+      <c r="I19" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
-      <c r="B20" s="207"/>
-      <c r="C20" s="161">
+      <c r="B20" s="181"/>
+      <c r="C20" s="140">
         <f>'3 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
-      <c r="D20" s="353">
-[...2 lines deleted...]
-      <c r="E20" s="181">
+      <c r="D20" s="310">
+        <v>0</v>
+      </c>
+      <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F20" s="153"/>
-[...4 lines deleted...]
-      <c r="I20" s="85" t="e">
+      <c r="G20" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H20" s="454"/>
+      <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="309" t="s">
+      <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
-      <c r="B21" s="310"/>
-      <c r="C21" s="306">
+      <c r="B21" s="268"/>
+      <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="306">
+      <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="88">
+      <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F21" s="106"/>
     </row>
     <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="455" t="s">
+      <c r="A22" s="421" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="456"/>
-[...8 lines deleted...]
-      <c r="G22" s="206" t="s">
+      <c r="B22" s="422"/>
+      <c r="C22" s="311">
+        <v>0</v>
+      </c>
+      <c r="D22" s="312">
+        <v>0</v>
+      </c>
+      <c r="E22" s="160"/>
+      <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
-      <c r="H22" s="190"/>
-      <c r="I22" s="147" t="s">
+      <c r="H22" s="165"/>
+      <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="449" t="s">
+      <c r="A23" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="450"/>
-      <c r="C23" s="311" t="e">
+      <c r="B23" s="420"/>
+      <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D23" s="307" t="e">
+      <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E23" s="185"/>
-[...1 lines deleted...]
-      <c r="G23" s="212" t="s">
+      <c r="E23" s="160"/>
+      <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
-      <c r="H23" s="182"/>
-      <c r="I23" s="189">
+      <c r="H23" s="157"/>
+      <c r="I23" s="164">
         <f>'3 - Value Gap'!H13+'3 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="449" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="213" t="s">
+      <c r="A24" s="419" t="s">
+        <v>227</v>
+      </c>
+      <c r="B24" s="420"/>
+      <c r="C24" s="313">
+        <v>0</v>
+      </c>
+      <c r="D24" s="314">
+        <v>0</v>
+      </c>
+      <c r="E24" s="160"/>
+      <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H24" s="214"/>
-      <c r="I24" s="215">
+      <c r="H24" s="187"/>
+      <c r="I24" s="188">
         <f>SUM('3 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="481" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="312" t="e">
+      <c r="A25" s="417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25" s="418"/>
+      <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D25" s="308" t="e">
+      <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E25" s="185"/>
-[...1 lines deleted...]
-      <c r="G25" s="210" t="s">
+      <c r="E25" s="160"/>
+      <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="211"/>
-      <c r="I25" s="86">
+      <c r="H25" s="185"/>
+      <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="156"/>
-[...4 lines deleted...]
-      <c r="F26" s="106"/>
+      <c r="A26" s="135"/>
+      <c r="B26" s="135"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="479" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="150" t="s">
+      <c r="A27" s="415" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27" s="416"/>
+      <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="E27" s="184"/>
-[...1 lines deleted...]
-      <c r="G27" s="203" t="s">
+      <c r="E27" s="159"/>
+      <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
-      <c r="H27" s="259"/>
-      <c r="I27" s="150" t="s">
+      <c r="H27" s="228"/>
+      <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="380" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="181">
+      <c r="A28" s="336" t="s">
+        <v>221</v>
+      </c>
+      <c r="B28" s="333"/>
+      <c r="C28" s="156">
         <f>'3 - Project Info'!F29</f>
         <v>0</v>
       </c>
-      <c r="E28" s="185"/>
-[...1 lines deleted...]
-      <c r="G28" s="197" t="s">
+      <c r="E28" s="160"/>
+      <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
-      <c r="H28" s="159"/>
-      <c r="I28" s="181">
+      <c r="H28" s="138"/>
+      <c r="I28" s="156">
         <f>'3 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="378" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="381">
+      <c r="A29" s="334" t="s">
+        <v>222</v>
+      </c>
+      <c r="B29" s="335"/>
+      <c r="C29" s="337">
         <f>'3 - Project Info'!F30</f>
         <v>0</v>
       </c>
-      <c r="E29" s="185"/>
-[...1 lines deleted...]
-      <c r="G29" s="204" t="s">
+      <c r="E29" s="160"/>
+      <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
-      <c r="H29" s="208"/>
-      <c r="I29" s="181">
+      <c r="H29" s="182"/>
+      <c r="I29" s="156">
         <f>'3 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E30" s="185"/>
-[...1 lines deleted...]
-      <c r="G30" s="205" t="s">
+      <c r="E30" s="160"/>
+      <c r="G30" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="H30" s="87"/>
-      <c r="I30" s="89">
+      <c r="H30" s="73"/>
+      <c r="I30" s="75">
         <f>SUM(I28:I29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="216" t="s">
+      <c r="A31" s="189" t="s">
         <v>122</v>
       </c>
-      <c r="B31" s="295" t="s">
+      <c r="B31" s="255" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="295" t="s">
+      <c r="C31" s="255" t="s">
         <v>81</v>
       </c>
-      <c r="D31" s="296" t="s">
+      <c r="D31" s="256" t="s">
         <v>70</v>
       </c>
-      <c r="E31" s="187"/>
-      <c r="F31" s="106"/>
+      <c r="E31" s="162"/>
     </row>
     <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="162" t="str">
+      <c r="A32" s="141" t="str">
         <f>'3 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="163">
+      <c r="B32" s="142">
         <f>'3 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C32" s="164" t="str">
+      <c r="C32" s="143" t="str">
         <f>'3 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="165" t="str">
+      <c r="D32" s="144" t="str">
         <f>'3 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="187"/>
-[...1 lines deleted...]
-      <c r="G32" s="203" t="s">
+      <c r="E32" s="162"/>
+      <c r="G32" s="177" t="s">
         <v>103</v>
       </c>
-      <c r="H32" s="260"/>
-      <c r="I32" s="150" t="s">
+      <c r="H32" s="229"/>
+      <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="166" t="str">
+      <c r="A33" s="145" t="str">
         <f>'3 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="167">
+      <c r="B33" s="146">
         <f>'3 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C33" s="168" t="str">
+      <c r="C33" s="147" t="str">
         <f>'3 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="169" t="str">
+      <c r="D33" s="148" t="str">
         <f>'3 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="185"/>
-[...1 lines deleted...]
-      <c r="G33" s="443" t="s">
+      <c r="E33" s="160"/>
+      <c r="G33" s="449" t="s">
         <v>203</v>
       </c>
-      <c r="H33" s="444"/>
-      <c r="I33" s="181">
+      <c r="H33" s="450"/>
+      <c r="I33" s="156">
         <f>'3 - Aff Gap'!F19+'3 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="166" t="str">
+      <c r="A34" s="145" t="str">
         <f>'3 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B34" s="167">
+      <c r="B34" s="146">
         <f>'3 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C34" s="168" t="str">
+      <c r="C34" s="147" t="str">
         <f>'3 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D34" s="169" t="str">
+      <c r="D34" s="148" t="str">
         <f>'3 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E34" s="188"/>
-[...1 lines deleted...]
-      <c r="G34" s="212" t="s">
+      <c r="E34" s="163"/>
+      <c r="G34" s="178" t="s">
         <v>120</v>
       </c>
-      <c r="H34" s="182"/>
-      <c r="I34" s="181">
+      <c r="H34" s="157"/>
+      <c r="I34" s="156">
         <f>'3 - Aff Gap'!F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="166" t="str">
+      <c r="A35" s="145" t="str">
         <f>'3 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B35" s="167">
+      <c r="B35" s="146">
         <f>'3 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C35" s="168" t="str">
+      <c r="C35" s="147" t="str">
         <f>'3 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D35" s="169" t="str">
+      <c r="D35" s="148" t="str">
         <f>'3 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E35" s="188"/>
-[...1 lines deleted...]
-      <c r="G35" s="195" t="s">
+      <c r="E35" s="163"/>
+      <c r="G35" s="170" t="s">
         <v>82</v>
       </c>
-      <c r="H35" s="261"/>
-      <c r="I35" s="181">
+      <c r="H35" s="230"/>
+      <c r="I35" s="156">
         <f>'3 - Aff Gap'!F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="166" t="str">
+      <c r="A36" s="145" t="str">
         <f>'3 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B36" s="167">
+      <c r="B36" s="146">
         <f>'3 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C36" s="168" t="str">
+      <c r="C36" s="147" t="str">
         <f>'3 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D36" s="169" t="str">
+      <c r="D36" s="148" t="str">
         <f>'3 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E36" s="188"/>
-[...1 lines deleted...]
-      <c r="G36" s="195" t="s">
+      <c r="E36" s="163"/>
+      <c r="G36" s="170" t="s">
         <v>83</v>
       </c>
-      <c r="H36" s="261"/>
-      <c r="I36" s="181">
+      <c r="H36" s="230"/>
+      <c r="I36" s="156">
         <f>'3 - Aff Gap'!F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="166" t="str">
+      <c r="A37" s="145" t="str">
         <f>'3 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B37" s="167">
+      <c r="B37" s="146">
         <f>'3 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C37" s="168" t="str">
+      <c r="C37" s="147" t="str">
         <f>'3 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D37" s="169" t="str">
+      <c r="D37" s="148" t="str">
         <f>'3 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E37" s="186"/>
-[...1 lines deleted...]
-      <c r="G37" s="213" t="s">
+      <c r="E37" s="161"/>
+      <c r="G37" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H37" s="214"/>
-      <c r="I37" s="171">
+      <c r="H37" s="187"/>
+      <c r="I37" s="150">
         <f>SUM('3 - Aff Gap'!F25:F32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="166" t="str">
+      <c r="A38" s="145" t="str">
         <f>'3 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B38" s="167">
+      <c r="B38" s="146">
         <f>'3 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C38" s="168" t="str">
+      <c r="C38" s="147" t="str">
         <f>'3 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D38" s="169" t="str">
+      <c r="D38" s="148" t="str">
         <f>'3 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E38" s="186"/>
-[...1 lines deleted...]
-      <c r="G38" s="209" t="s">
+      <c r="E38" s="161"/>
+      <c r="G38" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="183"/>
-      <c r="I38" s="86">
+      <c r="H38" s="158"/>
+      <c r="I38" s="72">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="I39" s="105"/>
+      <c r="I39" s="91"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="xe6X0plr0Gs2UT81ODYmIFW6AAptjT4NtzdyLrEOU0cITvwWknNPnZe1fVZILKiTvV2Rp2hTMmqgtjpYtEXRqA==" saltValue="jitXK2N90M8eJSPmeNX4HQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="A15:B15"/>
-[...9 lines deleted...]
-    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="6" priority="9" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="5" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="4" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="448" yWindow="648" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{44427FA0-5005-4928-A400-6EF747A9A3B9}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{675BA301-1FEA-49CE-9D34-C25B79DE620F}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{EBD0AC1A-938E-46D5-BF77-813B1D793EBA}"/>
@@ -8445,1349 +8051,1346 @@
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="448" yWindow="648" count="2">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3252DC43-F122-4662-9C1A-8CB442A0B6FD}">
           <x14:formula1>
             <xm:f>'3 - Aff Gap'!F34</xm:f>
           </x14:formula1>
           <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8D575993-91D5-4F93-A600-64DA2AD39153}">
           <x14:formula1>
             <xm:f>'3 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C25B2CD3-04C1-4FB8-9001-E6CE287B731A}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M79"/>
+  <dimension ref="A1:K80"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView showGridLines="0" topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
     <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="499" t="s">
+    <row r="1" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="455" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="500"/>
-[...9 lines deleted...]
-      <c r="A2" s="502" t="s">
+      <c r="B1" s="456"/>
+      <c r="C1" s="456"/>
+      <c r="D1" s="456"/>
+      <c r="E1" s="456"/>
+      <c r="F1" s="456"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="458" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="503"/>
-[...7 lines deleted...]
-      <c r="A3" s="511" t="s">
+      <c r="B2" s="459"/>
+      <c r="C2" s="459"/>
+      <c r="D2" s="459"/>
+      <c r="E2" s="459"/>
+      <c r="F2" s="459"/>
+      <c r="G2" s="460"/>
+    </row>
+    <row r="3" spans="1:9" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="466" t="s">
         <v>175</v>
       </c>
-      <c r="B3" s="512"/>
-[...26 lines deleted...]
-      <c r="B6" s="505" t="s">
+      <c r="B3" s="467"/>
+      <c r="C3" s="467"/>
+      <c r="D3" s="467"/>
+      <c r="E3" s="467"/>
+      <c r="F3" s="467"/>
+      <c r="G3" s="468"/>
+    </row>
+    <row r="4" spans="1:9" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="469"/>
+      <c r="B4" s="470"/>
+      <c r="C4" s="470"/>
+      <c r="D4" s="470"/>
+      <c r="E4" s="470"/>
+      <c r="F4" s="470"/>
+      <c r="G4" s="471"/>
+    </row>
+    <row r="5" spans="1:9" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="472"/>
+      <c r="B5" s="473"/>
+      <c r="C5" s="473"/>
+      <c r="D5" s="473"/>
+      <c r="E5" s="473"/>
+      <c r="F5" s="473"/>
+      <c r="G5" s="474"/>
+    </row>
+    <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7"/>
+      <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
-      <c r="C6" s="506"/>
-[...14 lines deleted...]
-      <c r="H7" s="272" t="s">
+      <c r="C6" s="461"/>
+      <c r="D6" s="461"/>
+      <c r="E6" s="461"/>
+      <c r="F6" s="461"/>
+      <c r="G6" s="462"/>
+      <c r="H6" s="223"/>
+    </row>
+    <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="463"/>
+      <c r="C7" s="464"/>
+      <c r="D7" s="464"/>
+      <c r="E7" s="464"/>
+      <c r="F7" s="464"/>
+      <c r="G7" s="465"/>
+      <c r="H7" s="240" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="71" t="s">
+    <row r="8" spans="1:9" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
-      <c r="B8" s="46"/>
-[...8 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="B8" s="36"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="9"/>
-[...2 lines deleted...]
-      <c r="F9" s="78" t="s">
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="10"/>
-      <c r="H9" s="389" t="str">
+      <c r="G9" s="9"/>
+      <c r="H9" s="345" t="str">
         <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="44" t="s">
+    <row r="10" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="C10" s="9"/>
-[...2 lines deleted...]
-      <c r="F10" s="78" t="s">
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="10"/>
-[...3 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="9"/>
-[...7 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="9"/>
-[...7 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="9"/>
-[...8 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="9"/>
-[...8 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="9"/>
-      <c r="D15" s="79" t="s">
+      <c r="C15" s="8"/>
+      <c r="D15" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="78"/>
-[...4 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="F15" s="64"/>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C16" s="9"/>
-[...2 lines deleted...]
-      <c r="F16" s="78" t="s">
+      <c r="C16" s="8"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G16" s="16"/>
+      <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="8"/>
-      <c r="B17" s="9" t="s">
+      <c r="A17" s="7"/>
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="9"/>
-[...2 lines deleted...]
-      <c r="F17" s="78" t="s">
+      <c r="C17" s="8"/>
+      <c r="F17" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G17" s="16"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A18" s="8"/>
-[...5 lines deleted...]
-      <c r="G18" s="10"/>
+      <c r="A18" s="7"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="12"/>
-[...4 lines deleted...]
-      <c r="G19" s="16"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="12"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8"/>
-      <c r="B20" s="12" t="s">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="9"/>
-[...3 lines deleted...]
-      <c r="G20" s="16"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="12"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8"/>
-      <c r="B21" s="12" t="s">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="9"/>
-[...3 lines deleted...]
-      <c r="G21" s="16"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="12"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8"/>
-      <c r="B22" s="12" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="9"/>
-[...2 lines deleted...]
-      <c r="F22" s="21">
+      <c r="C22" s="8"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="15">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="16"/>
+      <c r="G22" s="12"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="8"/>
-      <c r="B23" s="12" t="s">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="9"/>
-[...2 lines deleted...]
-      <c r="F23" s="57">
+      <c r="C23" s="8"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="46">
         <f>F22/43560</f>
         <v>0</v>
       </c>
-      <c r="G23" s="16"/>
+      <c r="G23" s="12"/>
     </row>
     <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A24" s="8"/>
-[...8 lines deleted...]
-      <c r="A25" s="177" t="s">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="153" t="s">
         <v>111</v>
       </c>
-      <c r="B25" s="178"/>
-[...8 lines deleted...]
-      <c r="B26" s="178" t="s">
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="154"/>
+      <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
-      <c r="C26" s="180"/>
-      <c r="F26" s="172" t="s">
+      <c r="C26" s="155"/>
+      <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G26" s="16"/>
-      <c r="H26" s="281"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="175"/>
-[...3 lines deleted...]
-      <c r="H27" s="282"/>
+      <c r="A27" s="151"/>
+      <c r="B27" s="152"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="177" t="s">
+      <c r="A28" s="153" t="s">
+        <v>220</v>
+      </c>
+      <c r="B28" s="152"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="116"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="151"/>
+      <c r="B29" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F29" s="64"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="116"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="151"/>
+      <c r="B30" s="57" t="s">
         <v>222</v>
       </c>
-      <c r="B28" s="176"/>
-[...20 lines deleted...]
-      <c r="H30" s="282"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="175"/>
-[...3 lines deleted...]
-      <c r="H31" s="282"/>
+      <c r="A31" s="151"/>
+      <c r="B31" s="152"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="59" t="s">
+      <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="20"/>
-[...4 lines deleted...]
-      <c r="G32" s="23"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="8"/>
-      <c r="B33" s="75" t="s">
+      <c r="A33" s="7"/>
+      <c r="B33" s="61" t="s">
         <v>163</v>
       </c>
-      <c r="C33" s="77"/>
-[...3 lines deleted...]
-      <c r="G33" s="76" t="s">
+      <c r="C33" s="63"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="62" t="s">
         <v>87</v>
       </c>
-      <c r="H33" s="272" t="s">
+      <c r="H33" s="240" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C34" s="283" t="s">
+    <row r="34" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="225" t="s">
         <v>130</v>
       </c>
-      <c r="D34" s="54"/>
-[...9 lines deleted...]
-      <c r="C35" s="50" t="s">
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="D35" s="49"/>
-[...9 lines deleted...]
-      <c r="C36" s="366" t="s">
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="323" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" s="324"/>
+      <c r="E36" s="324"/>
+      <c r="F36" s="324"/>
+      <c r="G36" s="111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="224" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" s="44"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="11"/>
+      <c r="C38" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="37">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+    </row>
+    <row r="39" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="11"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="96"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+    </row>
+    <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="8"/>
+    </row>
+    <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="481" t="s">
+        <v>212</v>
+      </c>
+      <c r="D41" s="482"/>
+      <c r="E41" s="482"/>
+      <c r="F41" s="482"/>
+      <c r="G41" s="347">
+        <v>0</v>
+      </c>
+      <c r="H41" s="226"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+    </row>
+    <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="326" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" s="327"/>
+      <c r="E42" s="327"/>
+      <c r="F42" s="327"/>
+      <c r="G42" s="348">
+        <v>0</v>
+      </c>
+      <c r="H42" s="226"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+    </row>
+    <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="B43" s="11"/>
+      <c r="C43" s="326" t="s">
+        <v>211</v>
+      </c>
+      <c r="D43" s="327"/>
+      <c r="E43" s="327"/>
+      <c r="F43" s="327"/>
+      <c r="G43" s="348">
+        <v>0</v>
+      </c>
+      <c r="H43" s="226"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+    </row>
+    <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="326" t="s">
+        <v>208</v>
+      </c>
+      <c r="D44" s="327"/>
+      <c r="E44" s="327"/>
+      <c r="F44" s="327"/>
+      <c r="G44" s="348">
+        <v>0</v>
+      </c>
+      <c r="H44" s="226"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+    </row>
+    <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="326" t="s">
+        <v>210</v>
+      </c>
+      <c r="D45" s="327"/>
+      <c r="E45" s="327"/>
+      <c r="F45" s="327"/>
+      <c r="G45" s="348">
+        <v>0</v>
+      </c>
+      <c r="H45" s="226"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+    </row>
+    <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7"/>
+      <c r="B46" s="11"/>
+      <c r="C46" s="326" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="327"/>
+      <c r="E46" s="327"/>
+      <c r="F46" s="327"/>
+      <c r="G46" s="348">
+        <v>0</v>
+      </c>
+      <c r="H46" s="226"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+    </row>
+    <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="326" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" s="328"/>
+      <c r="E47" s="328"/>
+      <c r="F47" s="328"/>
+      <c r="G47" s="348">
+        <v>0</v>
+      </c>
+      <c r="H47" s="226"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+    </row>
+    <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="488" t="s">
+        <v>215</v>
+      </c>
+      <c r="D48" s="489"/>
+      <c r="E48" s="489"/>
+      <c r="F48" s="489"/>
+      <c r="G48" s="359">
+        <v>0</v>
+      </c>
+      <c r="H48" s="226"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+    </row>
+    <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="7"/>
+      <c r="B49" s="11"/>
+      <c r="C49" s="323" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="329"/>
+      <c r="E49" s="329"/>
+      <c r="F49" s="329"/>
+      <c r="G49" s="359">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="7"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="478" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="479"/>
+      <c r="E50" s="479"/>
+      <c r="F50" s="480"/>
+      <c r="G50" s="37">
+        <f>SUM(G41:G49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="56"/>
+      <c r="E51" s="56"/>
+      <c r="F51" s="56"/>
+      <c r="G51" s="325">
+        <f>G38+G50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="97"/>
+    </row>
+    <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="7"/>
+      <c r="B53" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="21"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+    </row>
+    <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7"/>
+      <c r="B54" s="11"/>
+      <c r="C54" s="225" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7"/>
+      <c r="B55" s="11"/>
+      <c r="C55" s="225" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7"/>
+      <c r="B56" s="11"/>
+      <c r="C56" s="225" t="s">
         <v>206</v>
       </c>
-      <c r="D36" s="367"/>
-[...187 lines deleted...]
-      <c r="C48" s="497" t="s">
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="7"/>
+      <c r="B57" s="11"/>
+      <c r="C57" s="40" t="s">
         <v>217</v>
       </c>
-      <c r="D48" s="498"/>
-[...117 lines deleted...]
-      <c r="C57" s="68" t="s">
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="358">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="7"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="D57" s="69"/>
-[...10 lines deleted...]
-      <c r="C58" s="68" t="s">
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="356">
+        <f>SUM(G54:G57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="7"/>
+      <c r="B59" s="11"/>
+      <c r="C59" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="69"/>
-[...17 lines deleted...]
-      <c r="A60" s="59" t="s">
+      <c r="D59" s="56"/>
+      <c r="E59" s="56"/>
+      <c r="F59" s="56"/>
+      <c r="G59" s="98">
+        <f>G51+G58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="22"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="99"/>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B60" s="29"/>
-[...9 lines deleted...]
-      <c r="C61" s="491" t="s">
+      <c r="B61"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="100"/>
+    </row>
+    <row r="62" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="24"/>
+      <c r="B62" s="104"/>
+      <c r="C62" s="483" t="s">
         <v>118</v>
       </c>
-      <c r="D61" s="492"/>
-[...16 lines deleted...]
-      <c r="A63" s="494" t="s">
+      <c r="D62" s="484"/>
+      <c r="E62" s="484"/>
+      <c r="F62" s="485"/>
+      <c r="G62" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="20"/>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="486" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="495"/>
-[...7 lines deleted...]
-      <c r="A64" s="483" t="s">
+      <c r="B64" s="375"/>
+      <c r="C64" s="375"/>
+      <c r="D64" s="375"/>
+      <c r="E64" s="375"/>
+      <c r="F64" s="375"/>
+      <c r="G64" s="487"/>
+    </row>
+    <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="475" t="s">
         <v>119</v>
       </c>
-      <c r="B64" s="484"/>
-[...12 lines deleted...]
-      <c r="E68" s="11" t="s">
+      <c r="B65" s="476"/>
+      <c r="C65" s="476"/>
+      <c r="D65" s="476"/>
+      <c r="E65" s="476"/>
+      <c r="F65" s="476"/>
+      <c r="G65" s="477"/>
+    </row>
+    <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+    </row>
+    <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E69" t="s">
         <v>14</v>
       </c>
-      <c r="F68" s="43" t="s">
+      <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C69" s="11" t="s">
+    <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" t="s">
         <v>14</v>
       </c>
-      <c r="E69" s="13" t="s">
+      <c r="E70" t="s">
         <v>42</v>
       </c>
-      <c r="F69" s="43" t="s">
+      <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="G69" s="11" t="s">
+      <c r="G70" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="70" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C70" s="11" t="s">
+    <row r="71" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" t="s">
         <v>22</v>
       </c>
-      <c r="E70" s="13" t="s">
+      <c r="E71" t="s">
         <v>43</v>
       </c>
-      <c r="F70" s="43" t="s">
+      <c r="F71" s="33" t="s">
         <v>132</v>
       </c>
-      <c r="G70" s="13" t="s">
+      <c r="G71" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="71" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C71" s="11" t="s">
+    <row r="72" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" t="s">
         <v>23</v>
       </c>
-      <c r="E71" s="13" t="s">
+      <c r="E72" t="s">
         <v>45</v>
       </c>
-      <c r="F71" s="43" t="s">
+      <c r="F72" s="33" t="s">
         <v>133</v>
       </c>
-      <c r="G71" s="13" t="s">
+      <c r="G72" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="72" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="E72" s="11" t="s">
+    <row r="73" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C73"/>
+      <c r="E73" t="s">
         <v>125</v>
       </c>
-      <c r="F72" s="43"/>
-      <c r="G72" s="13" t="s">
+      <c r="F73" s="33"/>
+      <c r="G73" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="73" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E73" s="11" t="s">
+    <row r="74" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E74" t="s">
         <v>124</v>
       </c>
-      <c r="F73" s="14"/>
-      <c r="G73" s="13" t="s">
+      <c r="F74" s="10"/>
+      <c r="G74" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="74" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C74" s="11" t="s">
+    <row r="75" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C75" t="s">
         <v>14</v>
       </c>
-      <c r="E74" s="13" t="s">
+      <c r="E75" t="s">
         <v>15</v>
       </c>
-      <c r="F74" s="43" t="s">
+      <c r="F75" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="G74" s="17" t="s">
+      <c r="G75" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="75" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C75" s="11" t="s">
+    <row r="76" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C76" t="s">
         <v>44</v>
       </c>
-      <c r="E75" s="11" t="s">
+      <c r="E76" t="s">
         <v>131</v>
       </c>
-      <c r="F75" s="43" t="s">
+      <c r="F76" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="76" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C76" s="11" t="s">
+    <row r="77" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C77" t="s">
         <v>59</v>
       </c>
-      <c r="E76" s="14"/>
-      <c r="F76" s="43" t="s">
+      <c r="E77" s="10"/>
+      <c r="F77" s="33" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="77" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C77" s="11" t="s">
+    <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C78" t="s">
         <v>46</v>
       </c>
-      <c r="E77" s="14"/>
-      <c r="F77" s="43" t="s">
+      <c r="E78" s="10"/>
+      <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="78" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F78" s="43" t="s">
+    <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="10"/>
+      <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="79" spans="3:7" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F79" s="14"/>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="f07k0RzMZt6DP6k9Pd6qsE0iBkDyuUmVCrW9w0PaIixat5s/2rTBvpQWYY8ouN2flROYpzLRIZGXvhPrd3US1A==" saltValue="asjqrzecldNJePapN1VmXA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="10">
+  <sheetProtection algorithmName="SHA-512" hashValue="jGaVmWxE5HKp+O9ltd90AuiY08SphGJS/bRqPPOUjABp9Ogf3IakmbTtnjardn4TrzWNKHEFTptzuvW05hGQSQ==" saltValue="cBYpev6v05sJfoKZccdxiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="C50:F50"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
-    <mergeCell ref="C61:F61"/>
-[...3 lines deleted...]
-    <mergeCell ref="C48:F48"/>
   </mergeCells>
-  <conditionalFormatting sqref="G61">
+  <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="greaterThan">
-      <formula>$G$58</formula>
+      <formula>$G$59</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{3C8EC87B-1CF2-494E-BA0F-F61C77D041EA}"/>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G61" xr:uid="{1CE20A28-A7AC-4937-BCD7-FA9EC8FA121E}">
-      <formula1>G58</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{1CE20A28-A7AC-4937-BCD7-FA9EC8FA121E}">
+      <formula1>G59</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{2C05F0A0-BB98-4546-999D-121A0CB84E18}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{620861C7-1C48-4A18-BB38-86E9A4103FD0}">
-      <formula1>$E$68:$E$75</formula1>
+      <formula1>$E$69:$E$76</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{674951BD-2625-4BA4-BBB7-7D9716CB2AF9}">
-      <formula1>$E$71:$E$71</formula1>
+      <formula1>$E$72:$E$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{0BD6284C-B511-4145-AF63-57B003966225}">
-      <formula1>$G$69:$G$74</formula1>
+      <formula1>$G$70:$G$75</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{E157FC5A-0602-47AB-855F-6B9E315F08CB}">
-      <formula1>$C$69:$C$71</formula1>
+      <formula1>$C$70:$C$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{7307F474-1C71-4770-94E2-92263079C10E}">
-      <formula1>$F$68:$F$71</formula1>
+      <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{A88EA0FF-3665-4F90-8934-BB5A9F209F0A}">
-      <formula1>$F$74:$F$78</formula1>
+      <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{48DD2C5A-D291-44AB-BF3A-26D0F3ADEA82}">
-      <formula1>$C$74:$C$77</formula1>
+      <formula1>$C$75:$C$78</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G48 G53:G56" xr:uid="{41D45216-C7E9-4B36-9917-34DBF7D75D2A}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G49 G54:G57" xr:uid="{41D45216-C7E9-4B36-9917-34DBF7D75D2A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{1D4F7761-6441-4CF8-8C82-C48AF24A5F0C}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{97652E0F-98D4-4BBE-9350-BF1D9E5806C2}">
       <formula1>70</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F29:F30" xr:uid="{6AE1FFE8-E7AB-4AFA-88FE-095C80317A7B}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19E5CA58-DFAF-49D9-9900-D08B47334088}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="523" t="s">
+      <c r="A1" s="363" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="524"/>
-[...3 lines deleted...]
-      <c r="F1" s="525"/>
+      <c r="B1" s="364"/>
+      <c r="C1" s="364"/>
+      <c r="D1" s="364"/>
+      <c r="E1" s="364"/>
+      <c r="F1" s="365"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="526" t="s">
+      <c r="A2" s="366" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="527"/>
-[...3 lines deleted...]
-      <c r="F2" s="528"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="368"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="529" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="135"/>
+      <c r="A3" s="369" t="s">
+        <v>231</v>
+      </c>
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="371"/>
+      <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="532" t="s">
+      <c r="A4" s="372" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="533"/>
-[...4 lines deleted...]
-      <c r="H4" s="82"/>
+      <c r="B4" s="373"/>
+      <c r="C4" s="373"/>
+      <c r="D4" s="373"/>
+      <c r="E4" s="373"/>
+      <c r="F4" s="374"/>
+      <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="90"/>
-[...4 lines deleted...]
-      <c r="F5" s="97"/>
+      <c r="A5" s="76"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="101" t="s">
+      <c r="A6" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="102" t="s">
+      <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
-      <c r="D6" s="102" t="s">
+      <c r="D6" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="E6" s="102" t="s">
+      <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="102" t="s">
+      <c r="F6" s="88" t="s">
         <v>205</v>
       </c>
-      <c r="H6" s="103"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="120" t="s">
+      <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="121" t="s">
+      <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="119"/>
-[...3 lines deleted...]
-      <c r="E7" s="93" t="s">
+      <c r="C7" s="101"/>
+      <c r="D7" s="80">
+        <v>0</v>
+      </c>
+      <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="98"/>
+      <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="120" t="s">
+      <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="121" t="s">
+      <c r="B8" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="119"/>
-[...3 lines deleted...]
-      <c r="E8" s="93" t="s">
+      <c r="C8" s="101"/>
+      <c r="D8" s="80">
+        <v>0</v>
+      </c>
+      <c r="E8" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="98"/>
+      <c r="F8" s="84"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="121" t="s">
+      <c r="B9" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="119"/>
-[...3 lines deleted...]
-      <c r="E9" s="93" t="s">
+      <c r="C9" s="101"/>
+      <c r="D9" s="80">
+        <v>0</v>
+      </c>
+      <c r="E9" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="98"/>
+      <c r="F9" s="84"/>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="121" t="s">
+      <c r="B10" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="119"/>
-[...3 lines deleted...]
-      <c r="E10" s="93" t="s">
+      <c r="C10" s="101"/>
+      <c r="D10" s="80">
+        <v>0</v>
+      </c>
+      <c r="E10" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="98"/>
+      <c r="F10" s="84"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="120" t="s">
+      <c r="A11" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="121" t="s">
+      <c r="B11" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="119"/>
-[...3 lines deleted...]
-      <c r="E11" s="93" t="s">
+      <c r="C11" s="101"/>
+      <c r="D11" s="80">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="98"/>
+      <c r="F11" s="84"/>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="120" t="s">
+      <c r="A12" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="121" t="s">
+      <c r="B12" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="119"/>
-[...3 lines deleted...]
-      <c r="E12" s="93" t="s">
+      <c r="C12" s="101"/>
+      <c r="D12" s="80">
+        <v>0</v>
+      </c>
+      <c r="E12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="98"/>
-      <c r="H12" s="5"/>
+      <c r="F12" s="84"/>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="120" t="s">
+      <c r="A13" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="121" t="s">
+      <c r="B13" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="119"/>
-[...3 lines deleted...]
-      <c r="E13" s="93" t="s">
+      <c r="C13" s="101"/>
+      <c r="D13" s="81">
+        <v>0</v>
+      </c>
+      <c r="E13" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="98"/>
-      <c r="H13" s="5"/>
+      <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="91"/>
-[...1 lines deleted...]
-      <c r="C14" s="136" t="s">
+      <c r="A14" s="77"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="125">
+      <c r="D14" s="107">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="105"/>
-[...1 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="E14" s="91"/>
+      <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="5"/>
-[...14 lines deleted...]
-    </row>
+      <c r="B15" s="90"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="92"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="495" t="s">
+      <c r="A17" s="375" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="495"/>
-[...3 lines deleted...]
-      <c r="F17" s="495"/>
+      <c r="B17" s="375"/>
+      <c r="C17" s="375"/>
+      <c r="D17" s="375"/>
+      <c r="E17" s="375"/>
+      <c r="F17" s="375"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="520"/>
-[...4 lines deleted...]
-      <c r="F18" s="522"/>
+      <c r="A18" s="360"/>
+      <c r="B18" s="361"/>
+      <c r="C18" s="361"/>
+      <c r="D18" s="361"/>
+      <c r="E18" s="361"/>
+      <c r="F18" s="362"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="6"/>
-[...3 lines deleted...]
-      <c r="E19" s="6"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="6"/>
-[...3 lines deleted...]
-      <c r="E20" s="6"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="6"/>
-[...3 lines deleted...]
-      <c r="E21" s="6"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
@@ -9796,51 +9399,51 @@
       <c r="B24" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="284"/>
+      <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
@@ -9866,537 +9469,523 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{40ED0650-946D-4C1A-A8F8-52573B7CDB68}">
       <formula1>$C$23:$C$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{157E1D54-3546-4D1C-AB3D-A33B20D3E64C}">
       <formula1>$B$23:$B$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{6D3A126E-AF18-4D00-A0AF-FF4C10B4C710}">
       <formula1>$A$23:$A$25</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D13" xr:uid="{DB529688-E138-4C46-926E-B73D7BD5453E}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BFA2529-372B-48E4-81A7-0E50FCFCF4AA}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="4"/>
+    <col min="7" max="8" width="24" style="4" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="4"/>
+    <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="550" t="s">
+    <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="492" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="551"/>
-[...8 lines deleted...]
-      <c r="A2" s="553" t="s">
+      <c r="B1" s="493"/>
+      <c r="C1" s="493"/>
+      <c r="D1" s="493"/>
+      <c r="E1" s="493"/>
+      <c r="F1" s="493"/>
+      <c r="G1" s="493"/>
+      <c r="H1" s="494"/>
+    </row>
+    <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="495" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="554"/>
-[...8 lines deleted...]
-      <c r="A3" s="560" t="s">
+      <c r="B2" s="496"/>
+      <c r="C2" s="496"/>
+      <c r="D2" s="496"/>
+      <c r="E2" s="496"/>
+      <c r="F2" s="496"/>
+      <c r="G2" s="496"/>
+      <c r="H2" s="497"/>
+    </row>
+    <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="561"/>
-[...8 lines deleted...]
-      <c r="A4" s="556" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="503"/>
+      <c r="G3" s="503"/>
+      <c r="H3" s="504"/>
+    </row>
+    <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="498" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="557"/>
-[...9 lines deleted...]
-      <c r="A5" s="558" t="s">
+      <c r="B4" s="499"/>
+      <c r="C4" s="499"/>
+      <c r="D4" s="499"/>
+      <c r="E4" s="499"/>
+      <c r="F4" s="499"/>
+      <c r="G4" s="499"/>
+      <c r="H4" s="35"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="500" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="559"/>
-[...12 lines deleted...]
-      <c r="A6" s="548" t="s">
+      <c r="B5" s="501"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="501"/>
+      <c r="E5" s="501"/>
+      <c r="F5" s="501"/>
+      <c r="G5" s="501"/>
+      <c r="H5" s="38">
+        <f>'3 - Project Info'!G59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="490" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="549"/>
-[...12 lines deleted...]
-      <c r="A7" s="540" t="s">
+      <c r="B6" s="491"/>
+      <c r="C6" s="491"/>
+      <c r="D6" s="491"/>
+      <c r="E6" s="491"/>
+      <c r="F6" s="491"/>
+      <c r="G6" s="491"/>
+      <c r="H6" s="38">
+        <f>'3 - Project Info'!G62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="490" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="541"/>
-[...5 lines deleted...]
-      <c r="H7" s="48">
+      <c r="B7" s="491"/>
+      <c r="C7" s="491"/>
+      <c r="D7" s="491"/>
+      <c r="E7" s="491"/>
+      <c r="F7" s="491"/>
+      <c r="G7" s="491"/>
+      <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
-      <c r="I7" s="36"/>
-[...15 lines deleted...]
-      <c r="A9" s="285" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="154"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="218"/>
+    </row>
+    <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="286"/>
-[...5 lines deleted...]
-      <c r="H9" s="48">
+      <c r="B9" s="249"/>
+      <c r="C9" s="249"/>
+      <c r="D9" s="249"/>
+      <c r="E9" s="249"/>
+      <c r="F9" s="249"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="38">
         <f>'3 - Project Info'!G34+'3 - Project Info'!G35</f>
         <v>0</v>
       </c>
-      <c r="I9" s="220"/>
-[...14 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="I9" s="190"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="53" t="s">
         <v>179</v>
       </c>
-      <c r="B11" s="32"/>
-[...9 lines deleted...]
-      <c r="A12" s="61" t="s">
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="62"/>
-[...9 lines deleted...]
-      <c r="A13" s="67" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="40"/>
-[...11 lines deleted...]
-      <c r="A14" s="288" t="s">
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
-      <c r="B14" s="286"/>
-[...11 lines deleted...]
-      <c r="A15" s="96" t="s">
+      <c r="B14" s="249"/>
+      <c r="C14" s="249"/>
+      <c r="D14" s="249"/>
+      <c r="E14" s="249"/>
+      <c r="F14" s="249"/>
+      <c r="G14" s="249"/>
+      <c r="H14" s="106">
+        <v>0</v>
+      </c>
+      <c r="I14" s="28"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="546" t="s">
+      <c r="B15" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="547"/>
-[...10 lines deleted...]
-      <c r="A16" s="96" t="s">
+      <c r="C15" s="515"/>
+      <c r="D15" s="515"/>
+      <c r="E15" s="515"/>
+      <c r="F15" s="515"/>
+      <c r="G15" s="515"/>
+      <c r="H15" s="106">
+        <v>0</v>
+      </c>
+      <c r="I15" s="45"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="546" t="s">
+      <c r="B16" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="547"/>
-[...10 lines deleted...]
-      <c r="A17" s="96" t="s">
+      <c r="C16" s="515"/>
+      <c r="D16" s="515"/>
+      <c r="E16" s="515"/>
+      <c r="F16" s="515"/>
+      <c r="G16" s="515"/>
+      <c r="H16" s="106">
+        <v>0</v>
+      </c>
+      <c r="I16" s="45"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="546" t="s">
+      <c r="B17" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="547"/>
-[...10 lines deleted...]
-      <c r="A18" s="96" t="s">
+      <c r="C17" s="515"/>
+      <c r="D17" s="515"/>
+      <c r="E17" s="515"/>
+      <c r="F17" s="515"/>
+      <c r="G17" s="515"/>
+      <c r="H17" s="106">
+        <v>0</v>
+      </c>
+      <c r="I17" s="45"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="546" t="s">
+      <c r="B18" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="547"/>
-[...10 lines deleted...]
-      <c r="A19" s="96" t="s">
+      <c r="C18" s="515"/>
+      <c r="D18" s="515"/>
+      <c r="E18" s="515"/>
+      <c r="F18" s="515"/>
+      <c r="G18" s="515"/>
+      <c r="H18" s="106">
+        <v>0</v>
+      </c>
+      <c r="I18" s="45"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="546" t="s">
+      <c r="B19" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="547"/>
-[...10 lines deleted...]
-      <c r="A20" s="96" t="s">
+      <c r="C19" s="515"/>
+      <c r="D19" s="515"/>
+      <c r="E19" s="515"/>
+      <c r="F19" s="515"/>
+      <c r="G19" s="515"/>
+      <c r="H19" s="106">
+        <v>0</v>
+      </c>
+      <c r="I19" s="45"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="546" t="s">
+      <c r="B20" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="547"/>
-[...10 lines deleted...]
-      <c r="A21" s="96" t="s">
+      <c r="C20" s="515"/>
+      <c r="D20" s="515"/>
+      <c r="E20" s="515"/>
+      <c r="F20" s="515"/>
+      <c r="G20" s="515"/>
+      <c r="H20" s="106">
+        <v>0</v>
+      </c>
+      <c r="I20" s="45"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="546" t="s">
+      <c r="B21" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="547"/>
-[...10 lines deleted...]
-      <c r="A22" s="96" t="s">
+      <c r="C21" s="515"/>
+      <c r="D21" s="515"/>
+      <c r="E21" s="515"/>
+      <c r="F21" s="515"/>
+      <c r="G21" s="515"/>
+      <c r="H21" s="106">
+        <v>0</v>
+      </c>
+      <c r="I21" s="45"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="546" t="s">
+      <c r="B22" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="547"/>
-[...10 lines deleted...]
-      <c r="A23" s="542" t="s">
+      <c r="C22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="515"/>
+      <c r="G22" s="515"/>
+      <c r="H22" s="106">
+        <v>0</v>
+      </c>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="510" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="543"/>
-[...5 lines deleted...]
-      <c r="H23" s="63">
+      <c r="B23" s="511"/>
+      <c r="C23" s="511"/>
+      <c r="D23" s="511"/>
+      <c r="E23" s="511"/>
+      <c r="F23" s="511"/>
+      <c r="G23" s="511"/>
+      <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
-      <c r="I23" s="58" t="str">
+      <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G24" s="65"/>
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="51"/>
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="544" t="s">
+    <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="512" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="545"/>
-[...6 lines deleted...]
-      <c r="I25" s="72" t="str">
+      <c r="B25" s="513"/>
+      <c r="C25" s="513"/>
+      <c r="D25" s="513"/>
+      <c r="E25" s="513"/>
+      <c r="F25" s="513"/>
+      <c r="G25" s="513"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="535" t="s">
+    <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="505" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="536"/>
-[...5 lines deleted...]
-      <c r="H26" s="73">
+      <c r="B26" s="506"/>
+      <c r="C26" s="506"/>
+      <c r="D26" s="506"/>
+      <c r="E26" s="506"/>
+      <c r="F26" s="506"/>
+      <c r="G26" s="506"/>
+      <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
-      <c r="I26" s="38"/>
-[...13 lines deleted...]
-      <c r="A28" s="537" t="str">
+      <c r="I26" s="28"/>
+    </row>
+    <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="31"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+    </row>
+    <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="507" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="538"/>
-[...18 lines deleted...]
-      <c r="B32" s="35" t="s">
+      <c r="B28" s="508"/>
+      <c r="C28" s="508"/>
+      <c r="D28" s="508"/>
+      <c r="E28" s="508"/>
+      <c r="F28" s="508"/>
+      <c r="G28" s="508"/>
+      <c r="H28" s="509"/>
+    </row>
+    <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="463"/>
+      <c r="B29" s="464"/>
+      <c r="C29" s="464"/>
+      <c r="D29" s="464"/>
+      <c r="E29" s="464"/>
+      <c r="F29" s="464"/>
+      <c r="G29" s="464"/>
+      <c r="H29" s="465"/>
+    </row>
+    <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="35" t="s">
+      <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="C8v+A3ATGzLV6o2W9kceDzqGHE8hzYPxYzkL7KSTjINkvkVGG8JsTLYav1IfAAGOYE48Eyzn1OfcNXMAp+18Mw==" saltValue="Iz/sgn4LLMr/FucCmzZ4uA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:G26"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
-    <mergeCell ref="A28:H28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A26:G26"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="1" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{382674FC-4EEC-4308-88AF-B8E8651AC1D2}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{8AA78936-5ED4-4BFF-9952-52FA3BE98932}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only" sqref="H25" xr:uid="{ECE3DFF4-FB77-4D55-BE8D-30FB31B35A14}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{A539A03C-6349-4552-A719-01A9CB370ADA}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{89777DAB-21D9-4A21-BD5D-1020CEE4D22C}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -10405,655 +9994,644 @@
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{41493D94-A1A5-4B1A-BE60-CA2DDB066294}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA3FE13F-3E69-457F-8C1B-253A9DF13C3A}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="217"/>
+    <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="603" t="s">
+    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="516" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="604"/>
-[...6 lines deleted...]
-      <c r="A2" s="615" t="s">
+      <c r="B1" s="517"/>
+      <c r="C1" s="517"/>
+      <c r="D1" s="517"/>
+      <c r="E1" s="517"/>
+      <c r="F1" s="518"/>
+    </row>
+    <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="531" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="616"/>
-[...6 lines deleted...]
-      <c r="A3" s="618" t="s">
+      <c r="B2" s="532"/>
+      <c r="C2" s="532"/>
+      <c r="D2" s="532"/>
+      <c r="E2" s="532"/>
+      <c r="F2" s="533"/>
+    </row>
+    <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="619"/>
-[...11 lines deleted...]
-      <c r="A5" s="572" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="504"/>
+    </row>
+    <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198"/>
+      <c r="B4" s="198"/>
+      <c r="C4" s="199"/>
+    </row>
+    <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="571" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="573"/>
-[...6 lines deleted...]
-      <c r="A6" s="625" t="s">
+      <c r="B5" s="572"/>
+      <c r="C5" s="573"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="203"/>
+      <c r="F5" s="203"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="538" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="626"/>
-[...6 lines deleted...]
-      <c r="A7" s="621" t="s">
+      <c r="B6" s="539"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="202"/>
+      <c r="E6" s="202"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="534" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="622"/>
-[...8 lines deleted...]
-      <c r="A8" s="623" t="s">
+      <c r="B7" s="535"/>
+      <c r="C7" s="109">
+        <v>0</v>
+      </c>
+      <c r="D7" s="202"/>
+      <c r="E7" s="202"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="536" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="624"/>
-[...15 lines deleted...]
-      <c r="A10" s="575" t="s">
+      <c r="B8" s="537"/>
+      <c r="C8" s="272">
+        <v>0</v>
+      </c>
+      <c r="D8" s="202"/>
+      <c r="E8" s="202"/>
+    </row>
+    <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="200"/>
+      <c r="B9" s="201"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
+    </row>
+    <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="548" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="576"/>
-[...6 lines deleted...]
-      <c r="A11" s="609" t="s">
+      <c r="B10" s="549"/>
+      <c r="C10" s="549"/>
+      <c r="D10" s="549"/>
+      <c r="E10" s="549"/>
+      <c r="F10" s="550"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="522" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="610"/>
-[...10 lines deleted...]
-      <c r="A12" s="581" t="s">
+      <c r="B11" s="523"/>
+      <c r="C11" s="523"/>
+      <c r="D11" s="523"/>
+      <c r="E11" s="524"/>
+      <c r="F11" s="252">
+        <f>'3 - Project Info'!G62</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="194"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="525" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="582"/>
-[...8 lines deleted...]
-      <c r="A13" s="612" t="s">
+      <c r="B12" s="526"/>
+      <c r="C12" s="526"/>
+      <c r="D12" s="526"/>
+      <c r="E12" s="527"/>
+      <c r="F12" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="528" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="613"/>
-[...3 lines deleted...]
-      <c r="F13" s="111">
+      <c r="B13" s="529"/>
+      <c r="C13" s="529"/>
+      <c r="D13" s="529"/>
+      <c r="E13" s="530"/>
+      <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="578" t="s">
+    <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="574" t="s">
         <v>201</v>
       </c>
-      <c r="B14" s="579"/>
-[...3 lines deleted...]
-      <c r="F14" s="112">
+      <c r="B14" s="575"/>
+      <c r="C14" s="575"/>
+      <c r="D14" s="575"/>
+      <c r="E14" s="576"/>
+      <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
-      <c r="G14" s="220"/>
-[...11 lines deleted...]
-      <c r="A16" s="575" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="211"/>
+      <c r="B15" s="212"/>
+      <c r="C15" s="212"/>
+      <c r="D15" s="212"/>
+      <c r="E15" s="212"/>
+      <c r="F15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="548" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="576"/>
-[...3 lines deleted...]
-      <c r="F16" s="577"/>
+      <c r="B16" s="549"/>
+      <c r="C16" s="549"/>
+      <c r="D16" s="549"/>
+      <c r="E16" s="549"/>
+      <c r="F16" s="550"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="606" t="s">
+      <c r="A17" s="519" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="607"/>
-[...3 lines deleted...]
-      <c r="F17" s="608"/>
+      <c r="B17" s="520"/>
+      <c r="C17" s="520"/>
+      <c r="D17" s="520"/>
+      <c r="E17" s="520"/>
+      <c r="F17" s="521"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="233" t="s">
+      <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="234"/>
-[...6 lines deleted...]
-      <c r="G18" s="222" t="str">
+      <c r="B18" s="205"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="207"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="114">
+        <v>0</v>
+      </c>
+      <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="581" t="s">
+      <c r="A19" s="525" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="582"/>
-[...3 lines deleted...]
-      <c r="F19" s="110">
+      <c r="B19" s="526"/>
+      <c r="C19" s="526"/>
+      <c r="D19" s="526"/>
+      <c r="E19" s="527"/>
+      <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="233" t="s">
+      <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="234"/>
-[...3 lines deleted...]
-      <c r="F20" s="110">
+      <c r="B20" s="205"/>
+      <c r="C20" s="206"/>
+      <c r="D20" s="207"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="237" t="s">
+      <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
-      <c r="B21" s="234"/>
-[...3 lines deleted...]
-      <c r="F21" s="110">
+      <c r="B21" s="205"/>
+      <c r="C21" s="209"/>
+      <c r="D21" s="207"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="237" t="s">
+      <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
-      <c r="B22" s="234"/>
-[...3 lines deleted...]
-      <c r="F22" s="110">
+      <c r="B22" s="205"/>
+      <c r="C22" s="209"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="569" t="s">
+      <c r="A23" s="568" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="570"/>
-[...6 lines deleted...]
-      <c r="G23" s="223" t="s">
+      <c r="B23" s="569"/>
+      <c r="C23" s="569"/>
+      <c r="D23" s="570"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="93">
+        <v>0</v>
+      </c>
+      <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="563" t="s">
+      <c r="A24" s="562" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="564"/>
-[...6 lines deleted...]
-      <c r="G24" s="290" t="s">
+      <c r="B24" s="563"/>
+      <c r="C24" s="563"/>
+      <c r="D24" s="563"/>
+      <c r="E24" s="564"/>
+      <c r="F24" s="93">
+        <v>0</v>
+      </c>
+      <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="96" t="s">
+      <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="546" t="s">
+      <c r="B25" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="547"/>
-[...5 lines deleted...]
-      <c r="G25" s="224"/>
+      <c r="C25" s="515"/>
+      <c r="D25" s="515"/>
+      <c r="E25" s="561"/>
+      <c r="F25" s="93">
+        <v>0</v>
+      </c>
+      <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="96" t="s">
+      <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="546" t="s">
+      <c r="B26" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="547"/>
-[...5 lines deleted...]
-      <c r="G26" s="224"/>
+      <c r="C26" s="515"/>
+      <c r="D26" s="515"/>
+      <c r="E26" s="561"/>
+      <c r="F26" s="93">
+        <v>0</v>
+      </c>
+      <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="546" t="s">
+      <c r="B27" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="547"/>
-[...5 lines deleted...]
-      <c r="G27" s="224"/>
+      <c r="C27" s="515"/>
+      <c r="D27" s="515"/>
+      <c r="E27" s="561"/>
+      <c r="F27" s="93">
+        <v>0</v>
+      </c>
+      <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="96" t="s">
+      <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="546" t="s">
+      <c r="B28" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="547"/>
-[...5 lines deleted...]
-      <c r="G28" s="224"/>
+      <c r="C28" s="515"/>
+      <c r="D28" s="515"/>
+      <c r="E28" s="561"/>
+      <c r="F28" s="93">
+        <v>0</v>
+      </c>
+      <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="96" t="s">
+      <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="546" t="s">
+      <c r="B29" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="547"/>
-[...5 lines deleted...]
-      <c r="G29" s="224"/>
+      <c r="C29" s="515"/>
+      <c r="D29" s="515"/>
+      <c r="E29" s="561"/>
+      <c r="F29" s="93">
+        <v>0</v>
+      </c>
+      <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="96" t="s">
+      <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="546" t="s">
+      <c r="B30" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="547"/>
-[...5 lines deleted...]
-      <c r="G30" s="224"/>
+      <c r="C30" s="515"/>
+      <c r="D30" s="515"/>
+      <c r="E30" s="561"/>
+      <c r="F30" s="93">
+        <v>0</v>
+      </c>
+      <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="96" t="s">
+      <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="546" t="s">
+      <c r="B31" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="547"/>
-[...5 lines deleted...]
-      <c r="G31" s="224"/>
+      <c r="C31" s="515"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="561"/>
+      <c r="F31" s="93">
+        <v>0</v>
+      </c>
+      <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="546" t="s">
+      <c r="B32" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="547"/>
-[...5 lines deleted...]
-      <c r="G32" s="224"/>
+      <c r="C32" s="515"/>
+      <c r="D32" s="515"/>
+      <c r="E32" s="561"/>
+      <c r="F32" s="115">
+        <v>0</v>
+      </c>
+      <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="566" t="s">
+      <c r="A33" s="565" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="567"/>
-[...3 lines deleted...]
-      <c r="F33" s="123">
+      <c r="B33" s="566"/>
+      <c r="C33" s="566"/>
+      <c r="D33" s="566"/>
+      <c r="E33" s="567"/>
+      <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="225" t="str">
+      <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="587" t="s">
+      <c r="A34" s="557" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="588"/>
-[...4 lines deleted...]
-      <c r="G34" s="224" t="str">
+      <c r="B34" s="558"/>
+      <c r="C34" s="558"/>
+      <c r="D34" s="558"/>
+      <c r="E34" s="213"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="589" t="s">
+      <c r="A35" s="559" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="590"/>
-[...3 lines deleted...]
-      <c r="F35" s="73">
+      <c r="B35" s="560"/>
+      <c r="C35" s="560"/>
+      <c r="D35" s="560"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
-      <c r="G35" s="226"/>
-      <c r="H35" s="220"/>
+      <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="243"/>
-[...6 lines deleted...]
-      <c r="H36" s="220"/>
+      <c r="A36" s="214"/>
+      <c r="B36" s="214"/>
+      <c r="C36" s="214"/>
+      <c r="D36" s="214"/>
+      <c r="E36" s="214"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="575" t="s">
+      <c r="A37" s="548" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="576"/>
-[...5 lines deleted...]
-      <c r="H37" s="220"/>
+      <c r="B37" s="549"/>
+      <c r="C37" s="549"/>
+      <c r="D37" s="549"/>
+      <c r="E37" s="549"/>
+      <c r="F37" s="550"/>
+      <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="594" t="s">
+      <c r="A38" s="542" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="595"/>
-[...7 lines deleted...]
-      <c r="H38" s="220"/>
+      <c r="B38" s="543"/>
+      <c r="C38" s="543"/>
+      <c r="D38" s="543"/>
+      <c r="E38" s="544"/>
+      <c r="F38" s="119">
+        <v>0</v>
+      </c>
+      <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="597" t="s">
+      <c r="A39" s="545" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="598"/>
-[...3 lines deleted...]
-      <c r="F39" s="291">
+      <c r="B39" s="546"/>
+      <c r="C39" s="546"/>
+      <c r="D39" s="546"/>
+      <c r="E39" s="547"/>
+      <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
-      <c r="H39" s="220"/>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="600" t="s">
+      <c r="A40" s="551" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="601"/>
-[...3 lines deleted...]
-      <c r="F40" s="137">
+      <c r="B40" s="552"/>
+      <c r="C40" s="552"/>
+      <c r="D40" s="552"/>
+      <c r="E40" s="553"/>
+      <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="592" t="s">
+      <c r="G40" s="540" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="593"/>
-[...2 lines deleted...]
-      <c r="K40" s="593"/>
+      <c r="H40" s="541"/>
+      <c r="I40" s="541"/>
+      <c r="J40" s="541"/>
+      <c r="K40" s="541"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="244"/>
-[...4 lines deleted...]
-      <c r="F41" s="220"/>
+      <c r="A41" s="215"/>
+      <c r="B41" s="215"/>
+      <c r="C41" s="215"/>
+      <c r="D41" s="215"/>
+      <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="584" t="s">
+      <c r="A42" s="554" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="585"/>
-[...3 lines deleted...]
-      <c r="F42" s="586"/>
+      <c r="B42" s="555"/>
+      <c r="C42" s="555"/>
+      <c r="D42" s="555"/>
+      <c r="E42" s="555"/>
+      <c r="F42" s="556"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="483" t="s">
+      <c r="A43" s="475" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="484"/>
-[...3 lines deleted...]
-      <c r="F43" s="485"/>
+      <c r="B43" s="476"/>
+      <c r="C43" s="476"/>
+      <c r="D43" s="476"/>
+      <c r="E43" s="476"/>
+      <c r="F43" s="477"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="217" t="s">
+      <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="217" t="s">
+      <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="217" t="s">
+      <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="217" t="s">
+      <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="0tncvMrQ0TkAD0BgdUEH6fVoGgG/IMOkjqLdqd6KLUhKUkxTM/5F/Ms+uij2lQlG47gZ+Scn7kjJwPQIaiHS3Q==" saltValue="t4hqbZ1egwL0fz7p3CQYxg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="B26:E26"/>
-    <mergeCell ref="A16:F16"/>
-[...18 lines deleted...]
-    <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{4BF44027-F8F5-407B-9F90-E0A967CAB52D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{FA568533-BE9A-4A4C-9F05-FB05EC06815A}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{F9C1D14D-5F49-4FB7-AB49-8E5120D65AA9}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{2E52D683-25A6-4899-B565-16ABF933D210}"/>
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{CD613C4C-8E7B-49D6-9AF3-FED5F3BBAD5A}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{42EEF813-2FAF-4721-B4C5-441977705C20}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{D538EC00-3F63-42DC-B506-1E0110F5535E}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{3FDB3F10-7CB5-401C-8013-D5F7B64872D5}">
       <formula1>$B$46:$B$49</formula1>
@@ -11064,1211 +10642,963 @@
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{C6CCBD1F-6685-49AA-8EB6-95A5C201B492}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE38"/>
+  <dimension ref="A1:AD38"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="104"/>
+    <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" style="90" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="90" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="149" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="90" customWidth="1"/>
+    <col min="6" max="6" width="3.33203125" style="90" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
+    <col min="8" max="8" width="26" style="90" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="90" customWidth="1"/>
+    <col min="10" max="10" width="9" style="90" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="90" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="457" t="s">
+    <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="427" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="457"/>
-[...9 lines deleted...]
-      <c r="A2" s="301" t="s">
+      <c r="B1" s="427"/>
+      <c r="C1" s="427"/>
+      <c r="D1" s="427"/>
+      <c r="E1" s="427"/>
+      <c r="F1" s="427"/>
+      <c r="G1" s="427"/>
+      <c r="H1" s="427"/>
+      <c r="I1" s="427"/>
+    </row>
+    <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="473">
+      <c r="B2" s="443">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="474"/>
-[...3 lines deleted...]
-      <c r="G2" s="206" t="s">
+      <c r="C2" s="444"/>
+      <c r="D2" s="444"/>
+      <c r="E2" s="445"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
-      <c r="H2" s="190"/>
-      <c r="I2" s="147" t="s">
+      <c r="H2" s="165"/>
+      <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
-      <c r="J2" s="140"/>
-[...22 lines deleted...]
-      <c r="A3" s="302" t="s">
+      <c r="J2" s="121"/>
+    </row>
+    <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="476">
+      <c r="B3" s="446">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="477"/>
-[...3 lines deleted...]
-      <c r="G3" s="462" t="s">
+      <c r="C3" s="447"/>
+      <c r="D3" s="447"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="432" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="463"/>
-      <c r="I3" s="148">
+      <c r="H3" s="433"/>
+      <c r="I3" s="128">
         <f>'1 - Project Info'!G34</f>
         <v>0</v>
       </c>
-      <c r="J3" s="142"/>
-[...22 lines deleted...]
-      <c r="A4" s="303" t="s">
+      <c r="J3" s="123"/>
+    </row>
+    <row r="4" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="464">
+      <c r="B4" s="434">
         <f>'1 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="465"/>
-[...3 lines deleted...]
-      <c r="G4" s="467" t="s">
+      <c r="C4" s="435"/>
+      <c r="D4" s="435"/>
+      <c r="E4" s="436"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="437" t="s">
         <v>202</v>
       </c>
-      <c r="H4" s="468"/>
-      <c r="I4" s="149">
+      <c r="H4" s="438"/>
+      <c r="I4" s="129">
         <f>'1 - Project Info'!G35+'1 - Project Info'!G36+'1 - Project Info'!G37</f>
         <v>0</v>
       </c>
-      <c r="J4" s="142"/>
-[...23 lines deleted...]
-      <c r="G5" s="195" t="s">
+      <c r="J4" s="123"/>
+    </row>
+    <row r="5" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="90"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="160"/>
-      <c r="I5" s="149">
+      <c r="H5" s="139"/>
+      <c r="I5" s="129">
         <f>'1 - Project Info'!G50</f>
         <v>0</v>
       </c>
-      <c r="J5" s="142"/>
-[...22 lines deleted...]
-      <c r="A6" s="349" t="s">
+      <c r="J5" s="123"/>
+    </row>
+    <row r="6" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="350"/>
-      <c r="C6" s="469" t="s">
+      <c r="B6" s="307"/>
+      <c r="C6" s="439" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="470"/>
-[...2 lines deleted...]
-      <c r="G6" s="471" t="s">
+      <c r="D6" s="440"/>
+      <c r="E6" s="307"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="441" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="472"/>
-[...32 lines deleted...]
-      <c r="G7" s="198" t="s">
+      <c r="H6" s="442"/>
+      <c r="I6" s="315">
+        <v>0</v>
+      </c>
+      <c r="J6" s="123"/>
+    </row>
+    <row r="7" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="124"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="125"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="125"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
-      <c r="H7" s="294"/>
-      <c r="I7" s="83" t="e">
+      <c r="H7" s="227"/>
+      <c r="I7" s="69" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J7" s="142"/>
-[...22 lines deleted...]
-      <c r="A8" s="453" t="s">
+      <c r="J7" s="123"/>
+    </row>
+    <row r="8" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="425" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="454"/>
-      <c r="C8" s="150" t="s">
+      <c r="B8" s="426"/>
+      <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="351" t="s">
+      <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="150" t="s">
+      <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="141"/>
-      <c r="G8" s="199" t="s">
+      <c r="F8" s="122"/>
+      <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
-      <c r="H8" s="293"/>
-[...26 lines deleted...]
-      <c r="A9" s="451" t="s">
+      <c r="H8" s="227"/>
+      <c r="I8" s="316">
+        <v>0</v>
+      </c>
+      <c r="J8" s="123"/>
+    </row>
+    <row r="9" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="423" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="452"/>
-      <c r="C9" s="151">
+      <c r="B9" s="424"/>
+      <c r="C9" s="131">
         <f>'1 - Value Gap'!H13</f>
         <v>0</v>
       </c>
-      <c r="D9" s="352">
-[...2 lines deleted...]
-      <c r="E9" s="152">
+      <c r="D9" s="309">
+        <v>0</v>
+      </c>
+      <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F9" s="141"/>
-      <c r="G9" s="199" t="s">
+      <c r="F9" s="122"/>
+      <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
-      <c r="H9" s="293"/>
-      <c r="I9" s="83" t="e">
+      <c r="H9" s="227"/>
+      <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="142"/>
-[...23 lines deleted...]
-      <c r="A10" s="458" t="s">
+      <c r="J9" s="123"/>
+    </row>
+    <row r="10" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="428" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="459"/>
-      <c r="C10" s="250">
+      <c r="B10" s="429"/>
+      <c r="C10" s="220">
         <f>'1 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="353">
-[...2 lines deleted...]
-      <c r="E10" s="251">
+      <c r="D10" s="310">
+        <v>0</v>
+      </c>
+      <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="141"/>
-[...31 lines deleted...]
-      <c r="A11" s="460" t="s">
+      <c r="F10" s="122"/>
+      <c r="G10" s="451" t="s">
+        <v>228</v>
+      </c>
+      <c r="H10" s="452"/>
+      <c r="I10" s="317">
+        <v>0</v>
+      </c>
+      <c r="J10" s="123"/>
+    </row>
+    <row r="11" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="430" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="461"/>
-      <c r="C11" s="306">
+      <c r="B11" s="431"/>
+      <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="306">
+      <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="141"/>
-[...4 lines deleted...]
-      <c r="I11" s="85" t="e">
+      <c r="F11" s="122"/>
+      <c r="G11" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H11" s="454"/>
+      <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="142"/>
-[...23 lines deleted...]
-      <c r="A12" s="455" t="s">
+      <c r="J11" s="123"/>
+    </row>
+    <row r="12" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="421" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="456"/>
-[...8 lines deleted...]
-      <c r="G12" s="195" t="s">
+      <c r="B12" s="422"/>
+      <c r="C12" s="338">
+        <v>0</v>
+      </c>
+      <c r="D12" s="342">
+        <v>0</v>
+      </c>
+      <c r="E12" s="263"/>
+      <c r="F12" s="122"/>
+      <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
-      <c r="H12" s="292"/>
-      <c r="I12" s="149">
+      <c r="H12" s="230"/>
+      <c r="I12" s="129">
         <f>'1 - Project Info'!G57</f>
         <v>0</v>
       </c>
-      <c r="J12" s="142"/>
-[...23 lines deleted...]
-      <c r="A13" s="449" t="s">
+      <c r="J12" s="123"/>
+    </row>
+    <row r="13" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="450"/>
-      <c r="C13" s="383" t="e">
+      <c r="B13" s="420"/>
+      <c r="C13" s="339" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="387" t="e">
+      <c r="D13" s="343" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="304"/>
-[...1 lines deleted...]
-      <c r="G13" s="196" t="s">
+      <c r="E13" s="262"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="191"/>
-      <c r="I13" s="154">
+      <c r="H13" s="166"/>
+      <c r="I13" s="134">
         <f>'1 - Project Info'!G58</f>
         <v>0</v>
       </c>
-      <c r="J13" s="144"/>
-[...24 lines deleted...]
-      <c r="G14" s="200" t="s">
+      <c r="J13" s="125"/>
+      <c r="U13" s="133"/>
+      <c r="V13" s="133"/>
+      <c r="W13" s="133"/>
+      <c r="X13" s="133"/>
+      <c r="Y13" s="133"/>
+      <c r="Z13" s="133"/>
+      <c r="AA13" s="133"/>
+      <c r="AB13" s="133"/>
+      <c r="AC13" s="133"/>
+      <c r="AD13" s="133"/>
+    </row>
+    <row r="14" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="419" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14" s="420"/>
+      <c r="C14" s="340">
+        <v>0</v>
+      </c>
+      <c r="D14" s="342">
+        <v>0</v>
+      </c>
+      <c r="E14" s="262"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
-      <c r="H14" s="192"/>
-      <c r="I14" s="84">
+      <c r="H14" s="167"/>
+      <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="J14" s="144"/>
-[...16 lines deleted...]
-      <c r="C15" s="385" t="e">
+      <c r="J14" s="125"/>
+      <c r="U14" s="133"/>
+      <c r="V14" s="133"/>
+      <c r="W14" s="133"/>
+      <c r="X14" s="133"/>
+      <c r="Y14" s="133"/>
+      <c r="Z14" s="133"/>
+      <c r="AA14" s="133"/>
+      <c r="AB14" s="133"/>
+      <c r="AC14" s="133"/>
+      <c r="AD14" s="133"/>
+    </row>
+    <row r="15" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B15" s="418"/>
+      <c r="C15" s="341" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="387" t="e">
+      <c r="D15" s="343" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="304"/>
-[...1 lines deleted...]
-      <c r="G15" s="201" t="s">
+      <c r="E15" s="262"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
-      <c r="H15" s="193"/>
-[...21 lines deleted...]
-      <c r="G16" s="198" t="s">
+      <c r="H15" s="168"/>
+      <c r="I15" s="318">
+        <v>0</v>
+      </c>
+      <c r="J15" s="125"/>
+      <c r="U15" s="133"/>
+      <c r="V15" s="133"/>
+      <c r="W15" s="133"/>
+      <c r="X15" s="133"/>
+      <c r="Y15" s="133"/>
+      <c r="Z15" s="133"/>
+      <c r="AA15" s="133"/>
+      <c r="AB15" s="133"/>
+      <c r="AC15" s="133"/>
+      <c r="AD15" s="133"/>
+    </row>
+    <row r="16" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D16" s="258"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="294"/>
-      <c r="I16" s="83" t="e">
+      <c r="H16" s="227"/>
+      <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J16" s="144"/>
-[...9 lines deleted...]
-      <c r="AD16" s="153"/>
+      <c r="J16" s="125"/>
+      <c r="U16" s="133"/>
+      <c r="V16" s="133"/>
+      <c r="W16" s="133"/>
+      <c r="X16" s="133"/>
+      <c r="Y16" s="133"/>
+      <c r="Z16" s="133"/>
+      <c r="AA16" s="133"/>
+      <c r="AB16" s="133"/>
+      <c r="AC16" s="133"/>
+      <c r="AD16" s="133"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="479" t="s">
+      <c r="A17" s="415" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="480"/>
-      <c r="C17" s="150" t="s">
+      <c r="B17" s="416"/>
+      <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="351" t="s">
+      <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="150" t="s">
+      <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="153"/>
-      <c r="G17" s="202" t="s">
+      <c r="F17" s="133"/>
+      <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
-      <c r="H17" s="194"/>
-[...3 lines deleted...]
-      <c r="J17" s="153"/>
+      <c r="H17" s="169"/>
+      <c r="I17" s="319">
+        <v>0</v>
+      </c>
+      <c r="J17" s="133"/>
     </row>
     <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="197" t="s">
+      <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
-      <c r="B18" s="159"/>
-      <c r="C18" s="181">
+      <c r="B18" s="138"/>
+      <c r="C18" s="156">
         <f>I34</f>
         <v>0</v>
       </c>
-      <c r="D18" s="352">
-[...2 lines deleted...]
-      <c r="E18" s="181">
+      <c r="D18" s="309">
+        <v>0</v>
+      </c>
+      <c r="E18" s="156">
         <f>D18*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F18" s="106"/>
-      <c r="G18" s="199" t="s">
+      <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
-      <c r="H18" s="293"/>
-      <c r="I18" s="83" t="e">
+      <c r="H18" s="227"/>
+      <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="106"/>
     </row>
     <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="374" t="s">
+      <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
-      <c r="B19" s="375"/>
-      <c r="C19" s="181">
+      <c r="B19" s="332"/>
+      <c r="C19" s="156">
         <f>'1 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
-      <c r="D19" s="352">
-[...2 lines deleted...]
-      <c r="E19" s="181">
+      <c r="D19" s="309">
+        <v>0</v>
+      </c>
+      <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F19" s="106"/>
-[...10 lines deleted...]
-      <c r="A20" s="204" t="s">
+      <c r="G19" s="451" t="s">
+        <v>224</v>
+      </c>
+      <c r="H19" s="452"/>
+      <c r="I19" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
-      <c r="B20" s="207"/>
-      <c r="C20" s="161">
+      <c r="B20" s="181"/>
+      <c r="C20" s="140">
         <f>'1 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
-      <c r="D20" s="353">
-[...2 lines deleted...]
-      <c r="E20" s="181">
+      <c r="D20" s="310">
+        <v>0</v>
+      </c>
+      <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F20" s="153"/>
-[...4 lines deleted...]
-      <c r="I20" s="85" t="e">
+      <c r="G20" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H20" s="454"/>
+      <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="309" t="s">
+      <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
-      <c r="B21" s="310"/>
-      <c r="C21" s="306">
+      <c r="B21" s="268"/>
+      <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="306">
+      <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="88">
+      <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F21" s="106"/>
     </row>
     <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="455" t="s">
+      <c r="A22" s="421" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="456"/>
-[...8 lines deleted...]
-      <c r="G22" s="206" t="s">
+      <c r="B22" s="422"/>
+      <c r="C22" s="311">
+        <v>0</v>
+      </c>
+      <c r="D22" s="312">
+        <v>0</v>
+      </c>
+      <c r="E22" s="160"/>
+      <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
-      <c r="H22" s="190"/>
-      <c r="I22" s="147" t="s">
+      <c r="H22" s="165"/>
+      <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="449" t="s">
+      <c r="A23" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="450"/>
-      <c r="C23" s="311" t="e">
+      <c r="B23" s="420"/>
+      <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D23" s="307" t="e">
+      <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E23" s="185"/>
-[...1 lines deleted...]
-      <c r="G23" s="212" t="s">
+      <c r="E23" s="160"/>
+      <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
-      <c r="H23" s="182"/>
-      <c r="I23" s="189">
+      <c r="H23" s="157"/>
+      <c r="I23" s="164">
         <f>'1 - Value Gap'!H13+'1 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="449" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="213" t="s">
+      <c r="A24" s="419" t="s">
+        <v>227</v>
+      </c>
+      <c r="B24" s="420"/>
+      <c r="C24" s="313">
+        <v>0</v>
+      </c>
+      <c r="D24" s="313">
+        <v>0</v>
+      </c>
+      <c r="E24" s="160"/>
+      <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H24" s="214"/>
-      <c r="I24" s="215">
+      <c r="H24" s="187"/>
+      <c r="I24" s="188">
         <f>SUM('1 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="481" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="312" t="e">
+      <c r="A25" s="417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25" s="418"/>
+      <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D25" s="308" t="e">
+      <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E25" s="185"/>
-[...1 lines deleted...]
-      <c r="G25" s="210" t="s">
+      <c r="E25" s="160"/>
+      <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="211"/>
-      <c r="I25" s="86">
+      <c r="H25" s="185"/>
+      <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="156"/>
-[...4 lines deleted...]
-      <c r="F26" s="106"/>
+      <c r="A26" s="135"/>
+      <c r="B26" s="135"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="479" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="150" t="s">
+      <c r="A27" s="415" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27" s="416"/>
+      <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="E27" s="184"/>
-[...1 lines deleted...]
-      <c r="G27" s="203" t="s">
+      <c r="E27" s="159"/>
+      <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
-      <c r="H27" s="297"/>
-      <c r="I27" s="150" t="s">
+      <c r="H27" s="228"/>
+      <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="380" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="181">
+      <c r="A28" s="336" t="s">
+        <v>221</v>
+      </c>
+      <c r="B28" s="333"/>
+      <c r="C28" s="156">
         <f>'1 - Project Info'!F29</f>
         <v>0</v>
       </c>
-      <c r="E28" s="185"/>
-[...1 lines deleted...]
-      <c r="G28" s="197" t="s">
+      <c r="E28" s="160"/>
+      <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
-      <c r="H28" s="159"/>
-      <c r="I28" s="181">
+      <c r="H28" s="138"/>
+      <c r="I28" s="156">
         <f>'1 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="378" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="381">
+      <c r="A29" s="334" t="s">
+        <v>222</v>
+      </c>
+      <c r="B29" s="335"/>
+      <c r="C29" s="337">
         <f>'1 - Project Info'!F30</f>
         <v>0</v>
       </c>
-      <c r="E29" s="185"/>
-[...1 lines deleted...]
-      <c r="G29" s="204" t="s">
+      <c r="E29" s="160"/>
+      <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
-      <c r="H29" s="208"/>
-      <c r="I29" s="161">
+      <c r="H29" s="182"/>
+      <c r="I29" s="140">
         <f>'1 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="E30" s="185"/>
-[...1 lines deleted...]
-      <c r="G30" s="205" t="s">
+      <c r="E30" s="160"/>
+      <c r="G30" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="H30" s="87"/>
-      <c r="I30" s="89">
+      <c r="H30" s="73"/>
+      <c r="I30" s="75">
         <f>SUM(I28:I29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="216" t="s">
+      <c r="A31" s="189" t="s">
         <v>122</v>
       </c>
-      <c r="B31" s="295" t="s">
+      <c r="B31" s="255" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="295" t="s">
+      <c r="C31" s="255" t="s">
         <v>81</v>
       </c>
-      <c r="D31" s="296" t="s">
+      <c r="D31" s="256" t="s">
         <v>70</v>
       </c>
-      <c r="E31" s="187"/>
-      <c r="F31" s="106"/>
+      <c r="E31" s="162"/>
     </row>
     <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="162" t="str">
+      <c r="A32" s="141" t="str">
         <f>'1 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="163">
+      <c r="B32" s="142">
         <f>'1 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C32" s="164" t="str">
+      <c r="C32" s="143" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="165" t="str">
+      <c r="D32" s="144" t="str">
         <f>'1 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="187"/>
-[...1 lines deleted...]
-      <c r="G32" s="203" t="s">
+      <c r="E32" s="162"/>
+      <c r="G32" s="177" t="s">
         <v>103</v>
       </c>
-      <c r="H32" s="298"/>
-      <c r="I32" s="150" t="s">
+      <c r="H32" s="229"/>
+      <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="166" t="str">
+      <c r="A33" s="145" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="167">
+      <c r="B33" s="146">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C33" s="168" t="str">
+      <c r="C33" s="147" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="169" t="str">
+      <c r="D33" s="148" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="185"/>
-[...1 lines deleted...]
-      <c r="G33" s="443" t="s">
+      <c r="E33" s="160"/>
+      <c r="G33" s="449" t="s">
         <v>203</v>
       </c>
-      <c r="H33" s="444"/>
-      <c r="I33" s="181">
+      <c r="H33" s="450"/>
+      <c r="I33" s="156">
         <f>'1 - Aff Gap'!F19+'1 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="166" t="str">
+      <c r="A34" s="145" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B34" s="167">
+      <c r="B34" s="146">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C34" s="168" t="str">
+      <c r="C34" s="147" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D34" s="169" t="str">
+      <c r="D34" s="148" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E34" s="188"/>
-[...1 lines deleted...]
-      <c r="G34" s="212" t="s">
+      <c r="E34" s="163"/>
+      <c r="G34" s="178" t="s">
         <v>120</v>
       </c>
-      <c r="H34" s="182"/>
-      <c r="I34" s="189">
+      <c r="H34" s="157"/>
+      <c r="I34" s="164">
         <f>'1 - Aff Gap'!F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="166" t="str">
+      <c r="A35" s="145" t="str">
         <f>'1 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B35" s="167">
+      <c r="B35" s="146">
         <f>'1 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C35" s="168" t="str">
+      <c r="C35" s="147" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D35" s="169" t="str">
+      <c r="D35" s="148" t="str">
         <f>'1 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E35" s="188"/>
-[...1 lines deleted...]
-      <c r="G35" s="195" t="s">
+      <c r="E35" s="163"/>
+      <c r="G35" s="170" t="s">
         <v>82</v>
       </c>
-      <c r="H35" s="292"/>
-      <c r="I35" s="171">
+      <c r="H35" s="230"/>
+      <c r="I35" s="150">
         <f>'1 - Aff Gap'!F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="166" t="str">
+      <c r="A36" s="145" t="str">
         <f>'1 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B36" s="167">
+      <c r="B36" s="146">
         <f>'1 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C36" s="168" t="str">
+      <c r="C36" s="147" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D36" s="169" t="str">
+      <c r="D36" s="148" t="str">
         <f>'1 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E36" s="188"/>
-[...1 lines deleted...]
-      <c r="G36" s="195" t="s">
+      <c r="E36" s="163"/>
+      <c r="G36" s="170" t="s">
         <v>83</v>
       </c>
-      <c r="H36" s="292"/>
-      <c r="I36" s="171">
+      <c r="H36" s="230"/>
+      <c r="I36" s="150">
         <f>'1 - Aff Gap'!F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="166" t="str">
+      <c r="A37" s="145" t="str">
         <f>'1 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B37" s="167">
+      <c r="B37" s="146">
         <f>'1 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C37" s="168" t="str">
+      <c r="C37" s="147" t="str">
         <f>'1 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D37" s="169" t="str">
+      <c r="D37" s="148" t="str">
         <f>'1 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E37" s="186"/>
-[...1 lines deleted...]
-      <c r="G37" s="213" t="s">
+      <c r="E37" s="161"/>
+      <c r="G37" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H37" s="214"/>
-      <c r="I37" s="171">
+      <c r="H37" s="187"/>
+      <c r="I37" s="150">
         <f>SUM('1 - Aff Gap'!F25:F32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="166" t="str">
+      <c r="A38" s="145" t="str">
         <f>'1 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B38" s="167">
+      <c r="B38" s="146">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C38" s="168" t="str">
+      <c r="C38" s="147" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D38" s="169" t="str">
+      <c r="D38" s="148" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E38" s="186"/>
-[...1 lines deleted...]
-      <c r="G38" s="209" t="s">
+      <c r="E38" s="161"/>
+      <c r="G38" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="183"/>
-      <c r="I38" s="86">
+      <c r="H38" s="158"/>
+      <c r="I38" s="72">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="GkYVcBE4kf+JfrkSyG39m5hJMuA4E5mvxfogjPPeLcKZh8c2enN2LGb9tIzFXQ2/eHqifOlZAppEJiNFbDdMew==" saltValue="DNXEH2693MzQ7a6ZY7FdgA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="A27:B27"/>
-[...6 lines deleted...]
-    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="G33:H33"/>
-[...3 lines deleted...]
-    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A17:B17"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="20" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="19" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="18" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="17" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="699" yWindow="791" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{E12FC719-DA0D-4648-93C1-487C79F14750}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{ACABDB52-BC83-46B3-A0AF-B64B33EFD5E5}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{75115978-67F7-4E2E-AB3B-F3EF34BF771F}"/>
@@ -12288,1034 +11618,1029 @@
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="699" yWindow="791" count="2">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5792754A-B689-4495-B292-C196866B629E}">
           <x14:formula1>
             <xm:f>'1 - Aff Gap'!F34</xm:f>
           </x14:formula1>
           <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{16B124A5-5577-440F-8DF5-1768E457237D}">
           <x14:formula1>
             <xm:f>'1 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M80"/>
+  <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A65" sqref="A65:G65"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
     <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="499" t="s">
+    <row r="1" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="455" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="500"/>
-[...9 lines deleted...]
-      <c r="A2" s="502" t="s">
+      <c r="B1" s="456"/>
+      <c r="C1" s="456"/>
+      <c r="D1" s="456"/>
+      <c r="E1" s="456"/>
+      <c r="F1" s="456"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="458" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="503"/>
-[...7 lines deleted...]
-      <c r="A3" s="511" t="s">
+      <c r="B2" s="459"/>
+      <c r="C2" s="459"/>
+      <c r="D2" s="459"/>
+      <c r="E2" s="459"/>
+      <c r="F2" s="459"/>
+      <c r="G2" s="460"/>
+    </row>
+    <row r="3" spans="1:9" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="466" t="s">
         <v>175</v>
       </c>
-      <c r="B3" s="512"/>
-[...26 lines deleted...]
-      <c r="B6" s="505" t="s">
+      <c r="B3" s="467"/>
+      <c r="C3" s="467"/>
+      <c r="D3" s="467"/>
+      <c r="E3" s="467"/>
+      <c r="F3" s="467"/>
+      <c r="G3" s="468"/>
+    </row>
+    <row r="4" spans="1:9" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="469"/>
+      <c r="B4" s="470"/>
+      <c r="C4" s="470"/>
+      <c r="D4" s="470"/>
+      <c r="E4" s="470"/>
+      <c r="F4" s="470"/>
+      <c r="G4" s="471"/>
+    </row>
+    <row r="5" spans="1:9" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="472"/>
+      <c r="B5" s="473"/>
+      <c r="C5" s="473"/>
+      <c r="D5" s="473"/>
+      <c r="E5" s="473"/>
+      <c r="F5" s="473"/>
+      <c r="G5" s="474"/>
+    </row>
+    <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7"/>
+      <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
-      <c r="C6" s="506"/>
-[...14 lines deleted...]
-      <c r="H7" s="272" t="s">
+      <c r="C6" s="461"/>
+      <c r="D6" s="461"/>
+      <c r="E6" s="461"/>
+      <c r="F6" s="461"/>
+      <c r="G6" s="462"/>
+      <c r="H6" s="223"/>
+    </row>
+    <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="463"/>
+      <c r="C7" s="464"/>
+      <c r="D7" s="464"/>
+      <c r="E7" s="464"/>
+      <c r="F7" s="464"/>
+      <c r="G7" s="465"/>
+      <c r="H7" s="240" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="71" t="s">
+    <row r="8" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
-      <c r="B8" s="46"/>
-[...8 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="B8" s="36"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="9"/>
-[...2 lines deleted...]
-      <c r="F9" s="78" t="s">
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="10"/>
-      <c r="H9" s="388" t="str">
+      <c r="G9" s="9"/>
+      <c r="H9" s="344" t="str">
         <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="44" t="s">
+    <row r="10" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="C10" s="9"/>
-[...2 lines deleted...]
-      <c r="F10" s="78" t="s">
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="10"/>
-[...3 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="9"/>
-[...7 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="9"/>
-[...7 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="9"/>
-[...8 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="9"/>
-[...8 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="9"/>
-      <c r="D15" s="79" t="s">
+      <c r="C15" s="8"/>
+      <c r="D15" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="78"/>
-[...4 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="F15" s="64"/>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C16" s="9"/>
-[...2 lines deleted...]
-      <c r="F16" s="78" t="s">
+      <c r="C16" s="8"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G16" s="16"/>
+      <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="8"/>
-      <c r="B17" s="9" t="s">
+      <c r="A17" s="7"/>
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="9"/>
-[...2 lines deleted...]
-      <c r="F17" s="78" t="s">
+      <c r="C17" s="8"/>
+      <c r="F17" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G17" s="16"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A18" s="8"/>
-[...5 lines deleted...]
-      <c r="G18" s="10"/>
+      <c r="A18" s="7"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="12"/>
-[...4 lines deleted...]
-      <c r="G19" s="16"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="12"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8"/>
-      <c r="B20" s="12" t="s">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="9"/>
-[...3 lines deleted...]
-      <c r="G20" s="16"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="12"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8"/>
-      <c r="B21" s="12" t="s">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="9"/>
-[...3 lines deleted...]
-      <c r="G21" s="16"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="12"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8"/>
-      <c r="B22" s="12" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="9"/>
-[...2 lines deleted...]
-      <c r="F22" s="21">
+      <c r="C22" s="8"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="15">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="16"/>
+      <c r="G22" s="12"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="8"/>
-      <c r="B23" s="12" t="s">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="9"/>
-[...2 lines deleted...]
-      <c r="F23" s="57">
+      <c r="C23" s="8"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="46">
         <f>F22/43560</f>
         <v>0</v>
       </c>
-      <c r="G23" s="16"/>
+      <c r="G23" s="12"/>
     </row>
     <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A24" s="8"/>
-[...8 lines deleted...]
-      <c r="A25" s="177" t="s">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="153" t="s">
         <v>111</v>
       </c>
-      <c r="B25" s="178"/>
-[...8 lines deleted...]
-      <c r="B26" s="178" t="s">
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="154"/>
+      <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
-      <c r="C26" s="180"/>
-      <c r="F26" s="172" t="s">
+      <c r="C26" s="155"/>
+      <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G26" s="16"/>
-      <c r="H26" s="281"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="175"/>
-[...3 lines deleted...]
-      <c r="H27" s="282"/>
+      <c r="A27" s="151"/>
+      <c r="B27" s="152"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="177" t="s">
+      <c r="A28" s="153" t="s">
+        <v>220</v>
+      </c>
+      <c r="B28" s="152"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="116"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="151"/>
+      <c r="B29" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F29" s="64"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="116"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="151"/>
+      <c r="B30" s="57" t="s">
         <v>222</v>
       </c>
-      <c r="B28" s="176"/>
-[...20 lines deleted...]
-      <c r="H30" s="282"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="175"/>
-[...3 lines deleted...]
-      <c r="H31" s="282"/>
+      <c r="A31" s="151"/>
+      <c r="B31" s="152"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="59" t="s">
+      <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="20"/>
-[...4 lines deleted...]
-      <c r="G32" s="23"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="8"/>
-      <c r="B33" s="75" t="s">
+      <c r="A33" s="7"/>
+      <c r="B33" s="61" t="s">
         <v>163</v>
       </c>
-      <c r="C33" s="77"/>
-[...3 lines deleted...]
-      <c r="G33" s="76" t="s">
+      <c r="C33" s="63"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="62" t="s">
         <v>87</v>
       </c>
-      <c r="H33" s="272" t="s">
+      <c r="H33" s="240" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C34" s="283" t="s">
+    <row r="34" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="225" t="s">
         <v>130</v>
       </c>
-      <c r="D34" s="54"/>
-[...9 lines deleted...]
-      <c r="C35" s="50" t="s">
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="350">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="D35" s="49"/>
-[...9 lines deleted...]
-      <c r="C36" s="366" t="s">
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="351">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="323" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" s="324"/>
+      <c r="E36" s="324"/>
+      <c r="F36" s="324"/>
+      <c r="G36" s="351">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="224" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" s="44"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="352">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="11"/>
+      <c r="C38" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="37">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+    </row>
+    <row r="39" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="11"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="96"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+    </row>
+    <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="8"/>
+    </row>
+    <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="481" t="s">
+        <v>212</v>
+      </c>
+      <c r="D41" s="482"/>
+      <c r="E41" s="482"/>
+      <c r="F41" s="482"/>
+      <c r="G41" s="347">
+        <v>0</v>
+      </c>
+      <c r="H41" s="226"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+    </row>
+    <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="326" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" s="327"/>
+      <c r="E42" s="327"/>
+      <c r="F42" s="327"/>
+      <c r="G42" s="348">
+        <v>0</v>
+      </c>
+      <c r="H42" s="226"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+    </row>
+    <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="B43" s="11"/>
+      <c r="C43" s="326" t="s">
+        <v>211</v>
+      </c>
+      <c r="D43" s="327"/>
+      <c r="E43" s="327"/>
+      <c r="F43" s="327"/>
+      <c r="G43" s="348">
+        <v>0</v>
+      </c>
+      <c r="H43" s="226"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+    </row>
+    <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="326" t="s">
         <v>208</v>
       </c>
-      <c r="D36" s="367"/>
-[...68 lines deleted...]
-      <c r="C41" s="489" t="s">
+      <c r="D44" s="327"/>
+      <c r="E44" s="327"/>
+      <c r="F44" s="327"/>
+      <c r="G44" s="348">
+        <v>0</v>
+      </c>
+      <c r="H44" s="226"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+    </row>
+    <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="326" t="s">
+        <v>210</v>
+      </c>
+      <c r="D45" s="327"/>
+      <c r="E45" s="327"/>
+      <c r="F45" s="327"/>
+      <c r="G45" s="348">
+        <v>0</v>
+      </c>
+      <c r="H45" s="226"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+    </row>
+    <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7"/>
+      <c r="B46" s="11"/>
+      <c r="C46" s="326" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="327"/>
+      <c r="E46" s="327"/>
+      <c r="F46" s="327"/>
+      <c r="G46" s="348">
+        <v>0</v>
+      </c>
+      <c r="H46" s="226"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+    </row>
+    <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="326" t="s">
         <v>214</v>
       </c>
-      <c r="D41" s="490"/>
-[...13 lines deleted...]
-      <c r="C42" s="369" t="s">
+      <c r="D47" s="328"/>
+      <c r="E47" s="328"/>
+      <c r="F47" s="328"/>
+      <c r="G47" s="348">
+        <v>0</v>
+      </c>
+      <c r="H47" s="226"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+    </row>
+    <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="488" t="s">
         <v>215</v>
       </c>
-      <c r="D42" s="370"/>
-[...81 lines deleted...]
-      <c r="C47" s="369" t="s">
+      <c r="D48" s="489"/>
+      <c r="E48" s="489"/>
+      <c r="F48" s="489"/>
+      <c r="G48" s="348">
+        <v>0</v>
+      </c>
+      <c r="H48" s="226"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+    </row>
+    <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="7"/>
+      <c r="B49" s="11"/>
+      <c r="C49" s="323" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="353"/>
+      <c r="E49" s="353"/>
+      <c r="F49" s="353"/>
+      <c r="G49" s="349">
+        <v>0</v>
+      </c>
+      <c r="H49" s="226"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+    </row>
+    <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="7"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="478" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="479"/>
+      <c r="E50" s="479"/>
+      <c r="F50" s="480"/>
+      <c r="G50" s="346">
+        <f>SUM(G41:G49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="354" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="355"/>
+      <c r="E51" s="355"/>
+      <c r="F51" s="355"/>
+      <c r="G51" s="325">
+        <f>G38+G50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="97"/>
+    </row>
+    <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="7"/>
+      <c r="B53" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="21"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+    </row>
+    <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7"/>
+      <c r="B54" s="11"/>
+      <c r="C54" s="225" t="s">
         <v>216</v>
       </c>
-      <c r="D47" s="371"/>
-[...13 lines deleted...]
-      <c r="C48" s="497" t="s">
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7"/>
+      <c r="B55" s="11"/>
+      <c r="C55" s="225" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7"/>
+      <c r="B56" s="11"/>
+      <c r="C56" s="225" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="7"/>
+      <c r="B57" s="11"/>
+      <c r="C57" s="40" t="s">
         <v>217</v>
       </c>
-      <c r="D48" s="498"/>
-[...134 lines deleted...]
-      <c r="C58" s="68" t="s">
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="358">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="7"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="D58" s="69"/>
-[...2 lines deleted...]
-      <c r="G58" s="400">
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="356">
         <f>SUM(G54:G57)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C59" s="68" t="s">
+    <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="7"/>
+      <c r="B59" s="11"/>
+      <c r="C59" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="D59" s="69"/>
-[...2 lines deleted...]
-      <c r="G59" s="116">
+      <c r="D59" s="56"/>
+      <c r="E59" s="56"/>
+      <c r="F59" s="56"/>
+      <c r="G59" s="98">
         <f>G51+G58</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="8"/>
-[...5 lines deleted...]
-      <c r="G60" s="117"/>
+      <c r="A60" s="7"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="22"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="99"/>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="59" t="s">
+      <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B61" s="29"/>
-[...4 lines deleted...]
-      <c r="G61" s="118"/>
+      <c r="B61"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="100"/>
     </row>
     <row r="62" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="31"/>
-[...1 lines deleted...]
-      <c r="C62" s="491" t="s">
+      <c r="A62" s="24"/>
+      <c r="B62" s="104"/>
+      <c r="C62" s="483" t="s">
         <v>118</v>
       </c>
-      <c r="D62" s="492"/>
-[...2 lines deleted...]
-      <c r="G62" s="80">
+      <c r="D62" s="484"/>
+      <c r="E62" s="484"/>
+      <c r="F62" s="485"/>
+      <c r="G62" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="8"/>
-[...5 lines deleted...]
-      <c r="G63" s="26"/>
+      <c r="A63" s="7"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="20"/>
     </row>
     <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="494" t="s">
+      <c r="A64" s="486" t="s">
         <v>21</v>
       </c>
-      <c r="B64" s="495"/>
-[...4 lines deleted...]
-      <c r="G64" s="496"/>
+      <c r="B64" s="375"/>
+      <c r="C64" s="375"/>
+      <c r="D64" s="375"/>
+      <c r="E64" s="375"/>
+      <c r="F64" s="375"/>
+      <c r="G64" s="487"/>
     </row>
     <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="483" t="s">
+      <c r="A65" s="475" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="484"/>
-[...4 lines deleted...]
-      <c r="G65" s="485"/>
+      <c r="B65" s="476"/>
+      <c r="C65" s="476"/>
+      <c r="D65" s="476"/>
+      <c r="E65" s="476"/>
+      <c r="F65" s="476"/>
+      <c r="G65" s="477"/>
     </row>
     <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E68" s="14"/>
-      <c r="F68" s="14"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
     </row>
     <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E69" s="11" t="s">
+      <c r="E69" t="s">
         <v>14</v>
       </c>
-      <c r="F69" s="43" t="s">
+      <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C70" s="11" t="s">
+      <c r="C70" t="s">
         <v>14</v>
       </c>
-      <c r="E70" s="13" t="s">
+      <c r="E70" t="s">
         <v>42</v>
       </c>
-      <c r="F70" s="43" t="s">
+      <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="G70" s="11" t="s">
+      <c r="G70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C71" s="11" t="s">
+      <c r="C71" t="s">
         <v>22</v>
       </c>
-      <c r="E71" s="13" t="s">
+      <c r="E71" t="s">
         <v>43</v>
       </c>
-      <c r="F71" s="43" t="s">
+      <c r="F71" s="33" t="s">
         <v>132</v>
       </c>
-      <c r="G71" s="13" t="s">
+      <c r="G71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C72" s="11" t="s">
+      <c r="C72" t="s">
         <v>23</v>
       </c>
-      <c r="E72" s="13" t="s">
+      <c r="E72" t="s">
         <v>45</v>
       </c>
-      <c r="F72" s="43" t="s">
+      <c r="F72" s="33" t="s">
         <v>133</v>
       </c>
-      <c r="G72" s="13" t="s">
+      <c r="G72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C73" s="11"/>
-      <c r="E73" s="11" t="s">
+      <c r="C73"/>
+      <c r="E73" t="s">
         <v>125</v>
       </c>
-      <c r="F73" s="43"/>
-      <c r="G73" s="13" t="s">
+      <c r="F73" s="33"/>
+      <c r="G73" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E74" s="11" t="s">
+      <c r="E74" t="s">
         <v>124</v>
       </c>
-      <c r="F74" s="14"/>
-      <c r="G74" s="13" t="s">
+      <c r="F74" s="10"/>
+      <c r="G74" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C75" s="11" t="s">
+      <c r="C75" t="s">
         <v>14</v>
       </c>
-      <c r="E75" s="13" t="s">
+      <c r="E75" t="s">
         <v>15</v>
       </c>
-      <c r="F75" s="43" t="s">
+      <c r="F75" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="G75" s="17" t="s">
+      <c r="G75" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C76" s="11" t="s">
+      <c r="C76" t="s">
         <v>44</v>
       </c>
-      <c r="E76" s="11" t="s">
+      <c r="E76" t="s">
         <v>131</v>
       </c>
-      <c r="F76" s="43" t="s">
+      <c r="F76" s="33" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C77" s="11" t="s">
+      <c r="C77" t="s">
         <v>59</v>
       </c>
-      <c r="E77" s="14"/>
-      <c r="F77" s="43" t="s">
+      <c r="E77" s="10"/>
+      <c r="F77" s="33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C78" s="11" t="s">
+      <c r="C78" t="s">
         <v>46</v>
       </c>
-      <c r="E78" s="14"/>
-      <c r="F78" s="43" t="s">
+      <c r="E78" s="10"/>
+      <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E79" s="14"/>
-      <c r="F79" s="43" t="s">
+      <c r="E79" s="10"/>
+      <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E80" s="14"/>
-      <c r="F80" s="14"/>
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="BSAsDjO9zew4CO9q8yrsHhLvf/OvMaM1INKRL7BjQLLCeJyYBnoRKrc8lg+ZaIbVrsAi2U2fhdyQ0Miplm5JZA==" saltValue="1qpXsDgncd+Ni7k0w7O9xg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gLEUkO2MfuMY3dTQhO/VcdjZZvXsYwHpwFaWAfmmVwtXwoTgvxzchTHjF4g/W7WA3Ovgw8U26XrRqCpQkF9vEg==" saltValue="SOg0Mwt7Yd8E9YwhjpIAnw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:G5"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="C48:F48"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A3:G5"/>
   </mergeCells>
   <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="16" priority="1" stopIfTrue="1" operator="greaterThan">
       <formula>$G$58</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>$C$75:$C$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{00000000-0002-0000-0200-000003000000}">
       <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{00000000-0002-0000-0200-000006000000}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{00000000-0002-0000-0200-000007000000}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{75D7038C-D649-4EC6-BE92-AADD519A98C1}">
       <formula1>G59</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{A0212734-A8A2-4625-84F8-371782D5D9C0}">
       <formula1>$C$70:$C$72</formula1>
@@ -13344,311 +12669,299 @@
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="523" t="s">
+      <c r="A1" s="363" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="524"/>
-[...3 lines deleted...]
-      <c r="F1" s="525"/>
+      <c r="B1" s="364"/>
+      <c r="C1" s="364"/>
+      <c r="D1" s="364"/>
+      <c r="E1" s="364"/>
+      <c r="F1" s="365"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="526" t="s">
+      <c r="A2" s="366" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="527"/>
-[...3 lines deleted...]
-      <c r="F2" s="528"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="368"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="529" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="135"/>
+      <c r="A3" s="369" t="s">
+        <v>231</v>
+      </c>
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="371"/>
+      <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="532" t="s">
+      <c r="A4" s="372" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="533"/>
-[...4 lines deleted...]
-      <c r="H4" s="82"/>
+      <c r="B4" s="373"/>
+      <c r="C4" s="373"/>
+      <c r="D4" s="373"/>
+      <c r="E4" s="373"/>
+      <c r="F4" s="374"/>
+      <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="90"/>
-[...4 lines deleted...]
-      <c r="F5" s="97"/>
+      <c r="A5" s="76"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="101" t="s">
+      <c r="A6" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="102" t="s">
+      <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
-      <c r="D6" s="102" t="s">
+      <c r="D6" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="E6" s="102" t="s">
+      <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="102" t="s">
+      <c r="F6" s="88" t="s">
         <v>205</v>
       </c>
-      <c r="H6" s="103"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="120" t="s">
+      <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="121" t="s">
+      <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="119"/>
-[...3 lines deleted...]
-      <c r="E7" s="93" t="s">
+      <c r="C7" s="101"/>
+      <c r="D7" s="78">
+        <v>0</v>
+      </c>
+      <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="98"/>
+      <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="120" t="s">
+      <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="121" t="s">
+      <c r="B8" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="119"/>
-[...3 lines deleted...]
-      <c r="E8" s="93" t="s">
+      <c r="C8" s="101"/>
+      <c r="D8" s="80">
+        <v>0</v>
+      </c>
+      <c r="E8" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="98"/>
+      <c r="F8" s="84"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="120" t="s">
+      <c r="A9" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="121" t="s">
+      <c r="B9" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="119"/>
-[...3 lines deleted...]
-      <c r="E9" s="93" t="s">
+      <c r="C9" s="101"/>
+      <c r="D9" s="80">
+        <v>0</v>
+      </c>
+      <c r="E9" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="98"/>
+      <c r="F9" s="84"/>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="121" t="s">
+      <c r="B10" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="119"/>
-[...3 lines deleted...]
-      <c r="E10" s="93" t="s">
+      <c r="C10" s="101"/>
+      <c r="D10" s="80">
+        <v>0</v>
+      </c>
+      <c r="E10" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="98"/>
+      <c r="F10" s="84"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="120" t="s">
+      <c r="A11" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="121" t="s">
+      <c r="B11" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="119"/>
-[...3 lines deleted...]
-      <c r="E11" s="93" t="s">
+      <c r="C11" s="101"/>
+      <c r="D11" s="80">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="98"/>
+      <c r="F11" s="84"/>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="120" t="s">
+      <c r="A12" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="121" t="s">
+      <c r="B12" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="119"/>
-[...3 lines deleted...]
-      <c r="E12" s="93" t="s">
+      <c r="C12" s="101"/>
+      <c r="D12" s="80">
+        <v>0</v>
+      </c>
+      <c r="E12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="98"/>
-      <c r="H12" s="5"/>
+      <c r="F12" s="84"/>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="120" t="s">
+      <c r="A13" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="121" t="s">
+      <c r="B13" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="119"/>
-[...3 lines deleted...]
-      <c r="E13" s="93" t="s">
+      <c r="C13" s="101"/>
+      <c r="D13" s="81">
+        <v>0</v>
+      </c>
+      <c r="E13" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="98"/>
-      <c r="H13" s="5"/>
+      <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="91"/>
-[...1 lines deleted...]
-      <c r="C14" s="136" t="s">
+      <c r="A14" s="77"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="340">
+      <c r="D14" s="297">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="105"/>
-[...1 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="E14" s="91"/>
+      <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="5"/>
-[...14 lines deleted...]
-    </row>
+      <c r="B15" s="90"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="92"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="495" t="s">
+      <c r="A17" s="375" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="495"/>
-[...3 lines deleted...]
-      <c r="F17" s="495"/>
+      <c r="B17" s="375"/>
+      <c r="C17" s="375"/>
+      <c r="D17" s="375"/>
+      <c r="E17" s="375"/>
+      <c r="F17" s="375"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="520"/>
-[...4 lines deleted...]
-      <c r="F18" s="522"/>
+      <c r="A18" s="360"/>
+      <c r="B18" s="361"/>
+      <c r="C18" s="361"/>
+      <c r="D18" s="361"/>
+      <c r="E18" s="361"/>
+      <c r="F18" s="362"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="6"/>
-[...3 lines deleted...]
-      <c r="E19" s="6"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="6"/>
-[...3 lines deleted...]
-      <c r="E20" s="6"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="6"/>
-[...3 lines deleted...]
-      <c r="E21" s="6"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
@@ -13657,51 +12970,51 @@
       <c r="B24" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="284"/>
+      <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
@@ -13727,537 +13040,523 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
       <formula1>$A$23:$A$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$C$23:$C$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$B$23:$B$32</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only._x000a_" sqref="D7:D13" xr:uid="{DCE6678D-B913-47DD-A6B0-B0FD956B7E08}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B15" sqref="B15:G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="4"/>
+    <col min="7" max="8" width="24" style="4" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="4"/>
+    <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="550" t="s">
+    <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="492" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="551"/>
-[...8 lines deleted...]
-      <c r="A2" s="553" t="s">
+      <c r="B1" s="493"/>
+      <c r="C1" s="493"/>
+      <c r="D1" s="493"/>
+      <c r="E1" s="493"/>
+      <c r="F1" s="493"/>
+      <c r="G1" s="493"/>
+      <c r="H1" s="494"/>
+    </row>
+    <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="495" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="554"/>
-[...8 lines deleted...]
-      <c r="A3" s="560" t="s">
+      <c r="B2" s="496"/>
+      <c r="C2" s="496"/>
+      <c r="D2" s="496"/>
+      <c r="E2" s="496"/>
+      <c r="F2" s="496"/>
+      <c r="G2" s="496"/>
+      <c r="H2" s="497"/>
+    </row>
+    <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="561"/>
-[...8 lines deleted...]
-      <c r="A4" s="556" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="503"/>
+      <c r="G3" s="503"/>
+      <c r="H3" s="504"/>
+    </row>
+    <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="498" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="557"/>
-[...9 lines deleted...]
-      <c r="A5" s="558" t="s">
+      <c r="B4" s="499"/>
+      <c r="C4" s="499"/>
+      <c r="D4" s="499"/>
+      <c r="E4" s="499"/>
+      <c r="F4" s="499"/>
+      <c r="G4" s="499"/>
+      <c r="H4" s="35"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="500" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="559"/>
-[...5 lines deleted...]
-      <c r="H5" s="48">
+      <c r="B5" s="501"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="501"/>
+      <c r="E5" s="501"/>
+      <c r="F5" s="501"/>
+      <c r="G5" s="501"/>
+      <c r="H5" s="38">
         <f>'1 - Project Info'!G59</f>
         <v>0</v>
       </c>
-      <c r="I5" s="4"/>
-[...2 lines deleted...]
-      <c r="A6" s="548" t="s">
+    </row>
+    <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="490" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="549"/>
-[...5 lines deleted...]
-      <c r="H6" s="48">
+      <c r="B6" s="491"/>
+      <c r="C6" s="491"/>
+      <c r="D6" s="491"/>
+      <c r="E6" s="491"/>
+      <c r="F6" s="491"/>
+      <c r="G6" s="491"/>
+      <c r="H6" s="38">
         <f>'1 - Project Info'!G62</f>
         <v>0</v>
       </c>
-      <c r="I6" s="4"/>
-[...2 lines deleted...]
-      <c r="A7" s="540" t="s">
+    </row>
+    <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="490" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="541"/>
-[...5 lines deleted...]
-      <c r="H7" s="48">
+      <c r="B7" s="491"/>
+      <c r="C7" s="491"/>
+      <c r="D7" s="491"/>
+      <c r="E7" s="491"/>
+      <c r="F7" s="491"/>
+      <c r="G7" s="491"/>
+      <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
-      <c r="I7" s="36"/>
-[...15 lines deleted...]
-      <c r="A9" s="285" t="s">
+    </row>
+    <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="154"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="218"/>
+    </row>
+    <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
-      <c r="B9" s="286"/>
-[...5 lines deleted...]
-      <c r="H9" s="48">
+      <c r="B9" s="249"/>
+      <c r="C9" s="249"/>
+      <c r="D9" s="249"/>
+      <c r="E9" s="249"/>
+      <c r="F9" s="249"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="38">
         <f>'1 - Project Info'!G34+'1 - Project Info'!G35</f>
         <v>0</v>
       </c>
-      <c r="I9" s="220"/>
-[...14 lines deleted...]
-      <c r="A11" s="66" t="s">
+      <c r="I9" s="190"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:9" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="53" t="s">
         <v>179</v>
       </c>
-      <c r="B11" s="32"/>
-[...9 lines deleted...]
-      <c r="A12" s="61" t="s">
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="B12" s="62"/>
-[...9 lines deleted...]
-      <c r="A13" s="67" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="29"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="54" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="40"/>
-[...11 lines deleted...]
-      <c r="A14" s="288" t="s">
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
-      <c r="B14" s="286"/>
-[...11 lines deleted...]
-      <c r="A15" s="96" t="s">
+      <c r="B14" s="249"/>
+      <c r="C14" s="249"/>
+      <c r="D14" s="249"/>
+      <c r="E14" s="249"/>
+      <c r="F14" s="249"/>
+      <c r="G14" s="249"/>
+      <c r="H14" s="106">
+        <v>0</v>
+      </c>
+      <c r="I14" s="28"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="546" t="s">
+      <c r="B15" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="547"/>
-[...10 lines deleted...]
-      <c r="A16" s="96" t="s">
+      <c r="C15" s="515"/>
+      <c r="D15" s="515"/>
+      <c r="E15" s="515"/>
+      <c r="F15" s="515"/>
+      <c r="G15" s="515"/>
+      <c r="H15" s="106">
+        <v>0</v>
+      </c>
+      <c r="I15" s="45"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="546" t="s">
+      <c r="B16" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="547"/>
-[...10 lines deleted...]
-      <c r="A17" s="96" t="s">
+      <c r="C16" s="515"/>
+      <c r="D16" s="515"/>
+      <c r="E16" s="515"/>
+      <c r="F16" s="515"/>
+      <c r="G16" s="515"/>
+      <c r="H16" s="106">
+        <v>0</v>
+      </c>
+      <c r="I16" s="45"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="546" t="s">
+      <c r="B17" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="547"/>
-[...10 lines deleted...]
-      <c r="A18" s="96" t="s">
+      <c r="C17" s="515"/>
+      <c r="D17" s="515"/>
+      <c r="E17" s="515"/>
+      <c r="F17" s="515"/>
+      <c r="G17" s="515"/>
+      <c r="H17" s="106">
+        <v>0</v>
+      </c>
+      <c r="I17" s="45"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="546" t="s">
+      <c r="B18" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="547"/>
-[...10 lines deleted...]
-      <c r="A19" s="96" t="s">
+      <c r="C18" s="515"/>
+      <c r="D18" s="515"/>
+      <c r="E18" s="515"/>
+      <c r="F18" s="515"/>
+      <c r="G18" s="515"/>
+      <c r="H18" s="106">
+        <v>0</v>
+      </c>
+      <c r="I18" s="45"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="546" t="s">
+      <c r="B19" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="547"/>
-[...10 lines deleted...]
-      <c r="A20" s="96" t="s">
+      <c r="C19" s="515"/>
+      <c r="D19" s="515"/>
+      <c r="E19" s="515"/>
+      <c r="F19" s="515"/>
+      <c r="G19" s="515"/>
+      <c r="H19" s="106">
+        <v>0</v>
+      </c>
+      <c r="I19" s="45"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="546" t="s">
+      <c r="B20" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="547"/>
-[...10 lines deleted...]
-      <c r="A21" s="96" t="s">
+      <c r="C20" s="515"/>
+      <c r="D20" s="515"/>
+      <c r="E20" s="515"/>
+      <c r="F20" s="515"/>
+      <c r="G20" s="515"/>
+      <c r="H20" s="106">
+        <v>0</v>
+      </c>
+      <c r="I20" s="45"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="546" t="s">
+      <c r="B21" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="547"/>
-[...10 lines deleted...]
-      <c r="A22" s="96" t="s">
+      <c r="C21" s="515"/>
+      <c r="D21" s="515"/>
+      <c r="E21" s="515"/>
+      <c r="F21" s="515"/>
+      <c r="G21" s="515"/>
+      <c r="H21" s="106">
+        <v>0</v>
+      </c>
+      <c r="I21" s="45"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="546" t="s">
+      <c r="B22" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="547"/>
-[...10 lines deleted...]
-      <c r="A23" s="542" t="s">
+      <c r="C22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="515"/>
+      <c r="G22" s="515"/>
+      <c r="H22" s="106">
+        <v>0</v>
+      </c>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="510" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="543"/>
-[...5 lines deleted...]
-      <c r="H23" s="63">
+      <c r="B23" s="511"/>
+      <c r="C23" s="511"/>
+      <c r="D23" s="511"/>
+      <c r="E23" s="511"/>
+      <c r="F23" s="511"/>
+      <c r="G23" s="511"/>
+      <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
-      <c r="I23" s="58" t="str">
+      <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures; Contributions exceed Anticipated Value Gap",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G24" s="65"/>
+    <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="51"/>
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="544" t="s">
+    <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="512" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="545"/>
-[...6 lines deleted...]
-      <c r="I25" s="72" t="str">
+      <c r="B25" s="513"/>
+      <c r="C25" s="513"/>
+      <c r="D25" s="513"/>
+      <c r="E25" s="513"/>
+      <c r="F25" s="513"/>
+      <c r="G25" s="513"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="535" t="s">
+    <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="505" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="536"/>
-[...5 lines deleted...]
-      <c r="H26" s="73">
+      <c r="B26" s="506"/>
+      <c r="C26" s="506"/>
+      <c r="D26" s="506"/>
+      <c r="E26" s="506"/>
+      <c r="F26" s="506"/>
+      <c r="G26" s="506"/>
+      <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
-      <c r="I26" s="38"/>
-[...13 lines deleted...]
-      <c r="A28" s="537" t="str">
+      <c r="I26" s="28"/>
+    </row>
+    <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="31"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+    </row>
+    <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="507" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="538"/>
-[...18 lines deleted...]
-      <c r="B32" s="35" t="s">
+      <c r="B28" s="508"/>
+      <c r="C28" s="508"/>
+      <c r="D28" s="508"/>
+      <c r="E28" s="508"/>
+      <c r="F28" s="508"/>
+      <c r="G28" s="508"/>
+      <c r="H28" s="509"/>
+    </row>
+    <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="463"/>
+      <c r="B29" s="464"/>
+      <c r="C29" s="464"/>
+      <c r="D29" s="464"/>
+      <c r="E29" s="464"/>
+      <c r="F29" s="464"/>
+      <c r="G29" s="464"/>
+      <c r="H29" s="465"/>
+    </row>
+    <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="35" t="s">
+      <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="35" t="s">
+      <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="OQfrl/sBJr0fZaMTqGakk6Yeesf1nxwx/C9LSzi6nO0scnkaCZQ8v4QOCNc8kdp+N7pCZjVDyh3xeVMu3nRoCw==" saltValue="24i5nhg3d0MyIXw8DrLhMg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
-    <mergeCell ref="A6:G6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:H3"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="15" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{00000000-0002-0000-0400-000003000000}">
       <formula1>H7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{00000000-0002-0000-0400-000004000000}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{408F67E8-2D70-4ED3-AD79-0E78098F4DE7}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{00000000-0002-0000-0400-000005000000}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -14266,655 +13565,644 @@
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{00000000-0002-0000-0400-000006000000}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.109375" style="217"/>
+    <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="603" t="s">
+    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="516" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="604"/>
-[...6 lines deleted...]
-      <c r="A2" s="615" t="s">
+      <c r="B1" s="517"/>
+      <c r="C1" s="517"/>
+      <c r="D1" s="517"/>
+      <c r="E1" s="517"/>
+      <c r="F1" s="518"/>
+    </row>
+    <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="531" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="616"/>
-[...6 lines deleted...]
-      <c r="A3" s="618" t="s">
+      <c r="B2" s="532"/>
+      <c r="C2" s="532"/>
+      <c r="D2" s="532"/>
+      <c r="E2" s="532"/>
+      <c r="F2" s="533"/>
+    </row>
+    <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="502" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="619"/>
-[...11 lines deleted...]
-      <c r="A5" s="572" t="s">
+      <c r="B3" s="503"/>
+      <c r="C3" s="503"/>
+      <c r="D3" s="503"/>
+      <c r="E3" s="503"/>
+      <c r="F3" s="504"/>
+    </row>
+    <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="198"/>
+      <c r="B4" s="198"/>
+      <c r="C4" s="199"/>
+    </row>
+    <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="571" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="573"/>
-[...6 lines deleted...]
-      <c r="A6" s="625" t="s">
+      <c r="B5" s="572"/>
+      <c r="C5" s="573"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="203"/>
+      <c r="F5" s="203"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="538" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="626"/>
-[...6 lines deleted...]
-      <c r="A7" s="621" t="s">
+      <c r="B6" s="539"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="202"/>
+      <c r="E6" s="202"/>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="534" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="622"/>
-[...8 lines deleted...]
-      <c r="A8" s="623" t="s">
+      <c r="B7" s="535"/>
+      <c r="C7" s="109">
+        <v>0</v>
+      </c>
+      <c r="D7" s="202"/>
+      <c r="E7" s="202"/>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="536" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="624"/>
-[...15 lines deleted...]
-      <c r="A10" s="575" t="s">
+      <c r="B8" s="537"/>
+      <c r="C8" s="272">
+        <v>0</v>
+      </c>
+      <c r="D8" s="202"/>
+      <c r="E8" s="202"/>
+    </row>
+    <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="200"/>
+      <c r="B9" s="201"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
+    </row>
+    <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="548" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="576"/>
-[...6 lines deleted...]
-      <c r="A11" s="609" t="s">
+      <c r="B10" s="549"/>
+      <c r="C10" s="549"/>
+      <c r="D10" s="549"/>
+      <c r="E10" s="549"/>
+      <c r="F10" s="550"/>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="522" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="610"/>
-[...3 lines deleted...]
-      <c r="F11" s="289">
+      <c r="B11" s="523"/>
+      <c r="C11" s="523"/>
+      <c r="D11" s="523"/>
+      <c r="E11" s="524"/>
+      <c r="F11" s="252">
         <f>'1 - Project Info'!G62</f>
         <v>0</v>
       </c>
-      <c r="G11" s="222"/>
-[...2 lines deleted...]
-      <c r="A12" s="581" t="s">
+      <c r="G11" s="194"/>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="525" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="582"/>
-[...8 lines deleted...]
-      <c r="A13" s="612" t="s">
+      <c r="B12" s="526"/>
+      <c r="C12" s="526"/>
+      <c r="D12" s="526"/>
+      <c r="E12" s="527"/>
+      <c r="F12" s="109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="528" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="613"/>
-[...3 lines deleted...]
-      <c r="F13" s="111">
+      <c r="B13" s="529"/>
+      <c r="C13" s="529"/>
+      <c r="D13" s="529"/>
+      <c r="E13" s="530"/>
+      <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="578" t="s">
+    <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="574" t="s">
         <v>201</v>
       </c>
-      <c r="B14" s="579"/>
-[...3 lines deleted...]
-      <c r="F14" s="112">
+      <c r="B14" s="575"/>
+      <c r="C14" s="575"/>
+      <c r="D14" s="575"/>
+      <c r="E14" s="576"/>
+      <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
-      <c r="G14" s="220"/>
-[...11 lines deleted...]
-      <c r="A16" s="575" t="s">
+    </row>
+    <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="211"/>
+      <c r="B15" s="212"/>
+      <c r="C15" s="212"/>
+      <c r="D15" s="212"/>
+      <c r="E15" s="212"/>
+      <c r="F15" s="27"/>
+    </row>
+    <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="548" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="576"/>
-[...3 lines deleted...]
-      <c r="F16" s="577"/>
+      <c r="B16" s="549"/>
+      <c r="C16" s="549"/>
+      <c r="D16" s="549"/>
+      <c r="E16" s="549"/>
+      <c r="F16" s="550"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="606" t="s">
+      <c r="A17" s="519" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="607"/>
-[...3 lines deleted...]
-      <c r="F17" s="608"/>
+      <c r="B17" s="520"/>
+      <c r="C17" s="520"/>
+      <c r="D17" s="520"/>
+      <c r="E17" s="520"/>
+      <c r="F17" s="521"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="233" t="s">
+      <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="234"/>
-[...6 lines deleted...]
-      <c r="G18" s="222" t="str">
+      <c r="B18" s="205"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="207"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="114">
+        <v>0</v>
+      </c>
+      <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="581" t="s">
+      <c r="A19" s="525" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="582"/>
-[...3 lines deleted...]
-      <c r="F19" s="110">
+      <c r="B19" s="526"/>
+      <c r="C19" s="526"/>
+      <c r="D19" s="526"/>
+      <c r="E19" s="527"/>
+      <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="233" t="s">
+      <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="234"/>
-[...3 lines deleted...]
-      <c r="F20" s="110">
+      <c r="B20" s="205"/>
+      <c r="C20" s="206"/>
+      <c r="D20" s="207"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="237" t="s">
+      <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
-      <c r="B21" s="234"/>
-[...3 lines deleted...]
-      <c r="F21" s="110">
+      <c r="B21" s="205"/>
+      <c r="C21" s="209"/>
+      <c r="D21" s="207"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="237" t="s">
+      <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
-      <c r="B22" s="234"/>
-[...3 lines deleted...]
-      <c r="F22" s="110">
+      <c r="B22" s="205"/>
+      <c r="C22" s="209"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="569" t="s">
+      <c r="A23" s="568" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="570"/>
-[...6 lines deleted...]
-      <c r="G23" s="223" t="s">
+      <c r="B23" s="569"/>
+      <c r="C23" s="569"/>
+      <c r="D23" s="570"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="93">
+        <v>0</v>
+      </c>
+      <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="563" t="s">
+      <c r="A24" s="562" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="564"/>
-[...6 lines deleted...]
-      <c r="G24" s="290" t="s">
+      <c r="B24" s="563"/>
+      <c r="C24" s="563"/>
+      <c r="D24" s="563"/>
+      <c r="E24" s="564"/>
+      <c r="F24" s="93">
+        <v>0</v>
+      </c>
+      <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="96" t="s">
+      <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="546" t="s">
+      <c r="B25" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="547"/>
-[...5 lines deleted...]
-      <c r="G25" s="224"/>
+      <c r="C25" s="515"/>
+      <c r="D25" s="515"/>
+      <c r="E25" s="561"/>
+      <c r="F25" s="93">
+        <v>0</v>
+      </c>
+      <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="96" t="s">
+      <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="546" t="s">
+      <c r="B26" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="547"/>
-[...5 lines deleted...]
-      <c r="G26" s="224"/>
+      <c r="C26" s="515"/>
+      <c r="D26" s="515"/>
+      <c r="E26" s="561"/>
+      <c r="F26" s="93">
+        <v>0</v>
+      </c>
+      <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="546" t="s">
+      <c r="B27" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="547"/>
-[...5 lines deleted...]
-      <c r="G27" s="224"/>
+      <c r="C27" s="515"/>
+      <c r="D27" s="515"/>
+      <c r="E27" s="561"/>
+      <c r="F27" s="93">
+        <v>0</v>
+      </c>
+      <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="96" t="s">
+      <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="546" t="s">
+      <c r="B28" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="547"/>
-[...5 lines deleted...]
-      <c r="G28" s="224"/>
+      <c r="C28" s="515"/>
+      <c r="D28" s="515"/>
+      <c r="E28" s="561"/>
+      <c r="F28" s="93">
+        <v>0</v>
+      </c>
+      <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="96" t="s">
+      <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="546" t="s">
+      <c r="B29" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="547"/>
-[...5 lines deleted...]
-      <c r="G29" s="224"/>
+      <c r="C29" s="515"/>
+      <c r="D29" s="515"/>
+      <c r="E29" s="561"/>
+      <c r="F29" s="93">
+        <v>0</v>
+      </c>
+      <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="96" t="s">
+      <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="546" t="s">
+      <c r="B30" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="547"/>
-[...5 lines deleted...]
-      <c r="G30" s="224"/>
+      <c r="C30" s="515"/>
+      <c r="D30" s="515"/>
+      <c r="E30" s="561"/>
+      <c r="F30" s="93">
+        <v>0</v>
+      </c>
+      <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="96" t="s">
+      <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="546" t="s">
+      <c r="B31" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="547"/>
-[...5 lines deleted...]
-      <c r="G31" s="224"/>
+      <c r="C31" s="515"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="561"/>
+      <c r="F31" s="93">
+        <v>0</v>
+      </c>
+      <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="96" t="s">
+      <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="546" t="s">
+      <c r="B32" s="514" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="547"/>
-[...5 lines deleted...]
-      <c r="G32" s="224"/>
+      <c r="C32" s="515"/>
+      <c r="D32" s="515"/>
+      <c r="E32" s="561"/>
+      <c r="F32" s="115">
+        <v>0</v>
+      </c>
+      <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="566" t="s">
+      <c r="A33" s="565" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="567"/>
-[...3 lines deleted...]
-      <c r="F33" s="123">
+      <c r="B33" s="566"/>
+      <c r="C33" s="566"/>
+      <c r="D33" s="566"/>
+      <c r="E33" s="567"/>
+      <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="225" t="str">
+      <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="587" t="s">
+      <c r="A34" s="557" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="588"/>
-[...4 lines deleted...]
-      <c r="G34" s="224" t="str">
+      <c r="B34" s="558"/>
+      <c r="C34" s="558"/>
+      <c r="D34" s="558"/>
+      <c r="E34" s="213"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="589" t="s">
+      <c r="A35" s="559" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="590"/>
-[...3 lines deleted...]
-      <c r="F35" s="73">
+      <c r="B35" s="560"/>
+      <c r="C35" s="560"/>
+      <c r="D35" s="560"/>
+      <c r="E35" s="231"/>
+      <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
-      <c r="G35" s="226"/>
-      <c r="H35" s="220"/>
+      <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="243"/>
-[...6 lines deleted...]
-      <c r="H36" s="220"/>
+      <c r="A36" s="214"/>
+      <c r="B36" s="214"/>
+      <c r="C36" s="214"/>
+      <c r="D36" s="214"/>
+      <c r="E36" s="214"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="575" t="s">
+      <c r="A37" s="548" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="576"/>
-[...5 lines deleted...]
-      <c r="H37" s="220"/>
+      <c r="B37" s="549"/>
+      <c r="C37" s="549"/>
+      <c r="D37" s="549"/>
+      <c r="E37" s="549"/>
+      <c r="F37" s="550"/>
+      <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="594" t="s">
+      <c r="A38" s="542" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="595"/>
-[...7 lines deleted...]
-      <c r="H38" s="220"/>
+      <c r="B38" s="543"/>
+      <c r="C38" s="543"/>
+      <c r="D38" s="543"/>
+      <c r="E38" s="544"/>
+      <c r="F38" s="119">
+        <v>0</v>
+      </c>
+      <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="597" t="s">
+      <c r="A39" s="545" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="598"/>
-[...3 lines deleted...]
-      <c r="F39" s="291">
+      <c r="B39" s="546"/>
+      <c r="C39" s="546"/>
+      <c r="D39" s="546"/>
+      <c r="E39" s="547"/>
+      <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
-      <c r="H39" s="220"/>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="600" t="s">
+      <c r="A40" s="551" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="601"/>
-[...3 lines deleted...]
-      <c r="F40" s="137">
+      <c r="B40" s="552"/>
+      <c r="C40" s="552"/>
+      <c r="D40" s="552"/>
+      <c r="E40" s="553"/>
+      <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="592" t="s">
+      <c r="G40" s="540" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="593"/>
-[...2 lines deleted...]
-      <c r="K40" s="593"/>
+      <c r="H40" s="541"/>
+      <c r="I40" s="541"/>
+      <c r="J40" s="541"/>
+      <c r="K40" s="541"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="244"/>
-[...4 lines deleted...]
-      <c r="F41" s="220"/>
+      <c r="A41" s="215"/>
+      <c r="B41" s="215"/>
+      <c r="C41" s="215"/>
+      <c r="D41" s="215"/>
+      <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="584" t="s">
+      <c r="A42" s="554" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="585"/>
-[...3 lines deleted...]
-      <c r="F42" s="586"/>
+      <c r="B42" s="555"/>
+      <c r="C42" s="555"/>
+      <c r="D42" s="555"/>
+      <c r="E42" s="555"/>
+      <c r="F42" s="556"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="483" t="s">
+      <c r="A43" s="475" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="484"/>
-[...3 lines deleted...]
-      <c r="F43" s="485"/>
+      <c r="B43" s="476"/>
+      <c r="C43" s="476"/>
+      <c r="D43" s="476"/>
+      <c r="E43" s="476"/>
+      <c r="F43" s="477"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="217" t="s">
+      <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="217" t="s">
+      <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="217" t="s">
+      <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="217" t="s">
+      <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+gWEoJsxVto91IKtcdh+cfA7fWPmIZQ/C13h8xZqo7EfjIkfMOitUg50sPsLHITD5aDEeXi0fGeu8o0HMlcGfw==" saltValue="5n4CAshxBITaM/FPcrLaKw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="A1:F1"/>
-[...13 lines deleted...]
-    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A19:E19"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
-    <mergeCell ref="A24:E24"/>
-[...6 lines deleted...]
-    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A6:B6"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="14" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{00000000-0002-0000-0500-000002000000}">
       <formula1>$B$46:$B$49</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F34" xr:uid="{00000000-0002-0000-0500-000003000000}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F12 C6:C8 F18:F24" xr:uid="{81744A40-A81A-4C03-8F95-556433ADD44C}">
       <formula1>-1</formula1>
@@ -14925,1236 +14213,972 @@
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{00000000-0002-0000-0500-000004000000}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D10C4E47-5A41-4ADD-A987-2DA67B981FB8}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AD49"/>
+  <dimension ref="A1:AC49"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="104"/>
+    <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" style="90" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" style="90" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="149" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="90" customWidth="1"/>
+    <col min="6" max="6" width="3.5546875" style="90" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
+    <col min="8" max="8" width="26" style="90" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="90" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" style="90" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="457" t="s">
+    <row r="1" spans="1:29" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="427" t="s">
         <v>168</v>
       </c>
-      <c r="B1" s="457"/>
-[...9 lines deleted...]
-      <c r="A2" s="301" t="s">
+      <c r="B1" s="427"/>
+      <c r="C1" s="427"/>
+      <c r="D1" s="427"/>
+      <c r="E1" s="427"/>
+      <c r="F1" s="427"/>
+      <c r="G1" s="427"/>
+      <c r="H1" s="427"/>
+      <c r="I1" s="427"/>
+    </row>
+    <row r="2" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="473">
+      <c r="B2" s="443">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="474"/>
-[...3 lines deleted...]
-      <c r="G2" s="206" t="s">
+      <c r="C2" s="444"/>
+      <c r="D2" s="444"/>
+      <c r="E2" s="445"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
-      <c r="H2" s="190"/>
-      <c r="I2" s="147" t="s">
+      <c r="H2" s="165"/>
+      <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
-      <c r="K2" s="106"/>
-[...21 lines deleted...]
-      <c r="A3" s="302" t="s">
+    </row>
+    <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="476">
+      <c r="B3" s="446">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="477"/>
-[...3 lines deleted...]
-      <c r="G3" s="462" t="s">
+      <c r="C3" s="447"/>
+      <c r="D3" s="447"/>
+      <c r="E3" s="448"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="432" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="463"/>
-      <c r="I3" s="148">
+      <c r="H3" s="433"/>
+      <c r="I3" s="128">
         <f>'2 - Project Info'!G34</f>
         <v>0</v>
       </c>
-      <c r="K3" s="106"/>
-[...21 lines deleted...]
-      <c r="A4" s="303" t="s">
+    </row>
+    <row r="4" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="464">
+      <c r="B4" s="434">
         <f>'2 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="465"/>
-[...3 lines deleted...]
-      <c r="G4" s="467" t="s">
+      <c r="C4" s="435"/>
+      <c r="D4" s="435"/>
+      <c r="E4" s="436"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="437" t="s">
         <v>202</v>
       </c>
-      <c r="H4" s="468"/>
-      <c r="I4" s="149">
+      <c r="H4" s="438"/>
+      <c r="I4" s="129">
         <f>'2 - Project Info'!G35+'2 - Project Info'!G36+'2 - Project Info'!G37</f>
         <v>0</v>
       </c>
-      <c r="K4" s="146"/>
-[...22 lines deleted...]
-      <c r="G5" s="195" t="s">
+    </row>
+    <row r="5" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="90"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="160"/>
-[...26 lines deleted...]
-      <c r="A6" s="349" t="s">
+      <c r="H5" s="139"/>
+      <c r="I5" s="129">
+        <f>'2 - Project Info'!G51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="350"/>
-      <c r="C6" s="469" t="s">
+      <c r="B6" s="307"/>
+      <c r="C6" s="439" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="470"/>
-[...2 lines deleted...]
-      <c r="G6" s="471" t="s">
+      <c r="D6" s="440"/>
+      <c r="E6" s="307"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="441" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="472"/>
-[...31 lines deleted...]
-      <c r="G7" s="198" t="s">
+      <c r="H6" s="442"/>
+      <c r="I6" s="315">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="124"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="125"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="125"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
-      <c r="H7" s="294"/>
-      <c r="I7" s="365" t="e">
+      <c r="H7" s="227"/>
+      <c r="I7" s="322" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K7" s="146"/>
-[...21 lines deleted...]
-      <c r="A8" s="453" t="s">
+    </row>
+    <row r="8" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="425" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="454"/>
-      <c r="C8" s="150" t="s">
+      <c r="B8" s="426"/>
+      <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="351" t="s">
+      <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="150" t="s">
+      <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="141"/>
-      <c r="G8" s="199" t="s">
+      <c r="F8" s="122"/>
+      <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
-      <c r="H8" s="293"/>
-[...25 lines deleted...]
-      <c r="A9" s="451" t="s">
+      <c r="H8" s="227"/>
+      <c r="I8" s="316">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="423" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="452"/>
-      <c r="C9" s="151">
+      <c r="B9" s="424"/>
+      <c r="C9" s="131">
         <f>'2 - Value Gap'!H13</f>
         <v>0</v>
       </c>
-      <c r="D9" s="352">
-[...2 lines deleted...]
-      <c r="E9" s="152">
+      <c r="D9" s="309">
+        <v>0</v>
+      </c>
+      <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F9" s="141"/>
-      <c r="G9" s="199" t="s">
+      <c r="F9" s="122"/>
+      <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
-      <c r="H9" s="293"/>
-      <c r="I9" s="83" t="e">
+      <c r="H9" s="227"/>
+      <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="146"/>
-[...22 lines deleted...]
-      <c r="A10" s="458" t="s">
+    </row>
+    <row r="10" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="428" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="459"/>
-      <c r="C10" s="250">
+      <c r="B10" s="429"/>
+      <c r="C10" s="220">
         <f>'2 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="353">
-[...2 lines deleted...]
-      <c r="E10" s="251">
+      <c r="D10" s="310">
+        <v>0</v>
+      </c>
+      <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="141"/>
-[...30 lines deleted...]
-      <c r="A11" s="460" t="s">
+      <c r="F10" s="122"/>
+      <c r="G10" s="451" t="s">
+        <v>228</v>
+      </c>
+      <c r="H10" s="452"/>
+      <c r="I10" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="430" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="461"/>
-      <c r="C11" s="306">
+      <c r="B11" s="431"/>
+      <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="306">
+      <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="141"/>
-[...4 lines deleted...]
-      <c r="I11" s="85" t="e">
+      <c r="F11" s="122"/>
+      <c r="G11" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H11" s="454"/>
+      <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="146"/>
-[...22 lines deleted...]
-      <c r="A12" s="455" t="s">
+    </row>
+    <row r="12" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="421" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="456"/>
-[...8 lines deleted...]
-      <c r="G12" s="195" t="s">
+      <c r="B12" s="422"/>
+      <c r="C12" s="311">
+        <v>0</v>
+      </c>
+      <c r="D12" s="312">
+        <v>0</v>
+      </c>
+      <c r="E12" s="263"/>
+      <c r="F12" s="122"/>
+      <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
-      <c r="H12" s="292"/>
-[...27 lines deleted...]
-      <c r="A13" s="449" t="s">
+      <c r="H12" s="230"/>
+      <c r="I12" s="129">
+        <f>'2 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="450"/>
-      <c r="C13" s="311" t="e">
+      <c r="B13" s="420"/>
+      <c r="C13" s="269" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="307" t="e">
+      <c r="D13" s="265" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="304"/>
-[...1 lines deleted...]
-      <c r="G13" s="196" t="s">
+      <c r="E13" s="262"/>
+      <c r="F13" s="125"/>
+      <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="191"/>
-[...28 lines deleted...]
-      <c r="G14" s="200" t="s">
+      <c r="H13" s="166"/>
+      <c r="I13" s="134">
+        <f>'2 - Project Info'!G58</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="133"/>
+      <c r="U13" s="133"/>
+      <c r="V13" s="133"/>
+      <c r="W13" s="133"/>
+      <c r="X13" s="133"/>
+      <c r="Y13" s="133"/>
+      <c r="Z13" s="133"/>
+      <c r="AA13" s="133"/>
+      <c r="AB13" s="133"/>
+      <c r="AC13" s="133"/>
+    </row>
+    <row r="14" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="419" t="s">
+        <v>226</v>
+      </c>
+      <c r="B14" s="420"/>
+      <c r="C14" s="313">
+        <v>0</v>
+      </c>
+      <c r="D14" s="313">
+        <v>0</v>
+      </c>
+      <c r="E14" s="262"/>
+      <c r="F14" s="125"/>
+      <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
-      <c r="H14" s="192"/>
-      <c r="I14" s="84">
+      <c r="H14" s="167"/>
+      <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="T14" s="153"/>
-[...15 lines deleted...]
-      <c r="C15" s="312" t="e">
+      <c r="T14" s="133"/>
+      <c r="U14" s="133"/>
+      <c r="V14" s="133"/>
+      <c r="W14" s="133"/>
+      <c r="X14" s="133"/>
+      <c r="Y14" s="133"/>
+      <c r="Z14" s="133"/>
+      <c r="AA14" s="133"/>
+      <c r="AB14" s="133"/>
+      <c r="AC14" s="133"/>
+    </row>
+    <row r="15" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="417" t="s">
+        <v>225</v>
+      </c>
+      <c r="B15" s="418"/>
+      <c r="C15" s="270" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="308" t="e">
+      <c r="D15" s="266" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="304"/>
-[...1 lines deleted...]
-      <c r="G15" s="201" t="s">
+      <c r="E15" s="262"/>
+      <c r="F15" s="125"/>
+      <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
-      <c r="H15" s="193"/>
-[...20 lines deleted...]
-      <c r="G16" s="198" t="s">
+      <c r="H15" s="168"/>
+      <c r="I15" s="318">
+        <v>0</v>
+      </c>
+      <c r="T15" s="133"/>
+      <c r="U15" s="133"/>
+      <c r="V15" s="133"/>
+      <c r="W15" s="133"/>
+      <c r="X15" s="133"/>
+      <c r="Y15" s="133"/>
+      <c r="Z15" s="133"/>
+      <c r="AA15" s="133"/>
+      <c r="AB15" s="133"/>
+      <c r="AC15" s="133"/>
+    </row>
+    <row r="16" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D16" s="258"/>
+      <c r="E16" s="160"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="294"/>
-      <c r="I16" s="83" t="e">
+      <c r="H16" s="227"/>
+      <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T16" s="153"/>
-[...8 lines deleted...]
-      <c r="AC16" s="153"/>
+      <c r="T16" s="133"/>
+      <c r="U16" s="133"/>
+      <c r="V16" s="133"/>
+      <c r="W16" s="133"/>
+      <c r="X16" s="133"/>
+      <c r="Y16" s="133"/>
+      <c r="Z16" s="133"/>
+      <c r="AA16" s="133"/>
+      <c r="AB16" s="133"/>
+      <c r="AC16" s="133"/>
     </row>
     <row r="17" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="479" t="s">
+      <c r="A17" s="415" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="480"/>
-      <c r="C17" s="150" t="s">
+      <c r="B17" s="416"/>
+      <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="351" t="s">
+      <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="150" t="s">
+      <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="153"/>
-      <c r="G17" s="202" t="s">
+      <c r="F17" s="133"/>
+      <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
-      <c r="H17" s="194"/>
-      <c r="I17" s="362">
+      <c r="H17" s="169"/>
+      <c r="I17" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="197" t="s">
+      <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
-      <c r="B18" s="159"/>
-      <c r="C18" s="181">
+      <c r="B18" s="138"/>
+      <c r="C18" s="156">
         <f>I34</f>
         <v>0</v>
       </c>
-      <c r="D18" s="352">
-[...2 lines deleted...]
-      <c r="E18" s="181">
+      <c r="D18" s="309">
+        <v>0</v>
+      </c>
+      <c r="E18" s="156">
         <f>D18*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F18" s="106"/>
-      <c r="G18" s="199" t="s">
+      <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
-      <c r="H18" s="293"/>
-      <c r="I18" s="83" t="e">
+      <c r="H18" s="227"/>
+      <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="374" t="s">
+      <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
-      <c r="B19" s="375"/>
-      <c r="C19" s="181">
+      <c r="B19" s="332"/>
+      <c r="C19" s="156">
         <f>'2 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
-      <c r="D19" s="352">
-[...2 lines deleted...]
-      <c r="E19" s="181">
+      <c r="D19" s="309">
+        <v>0</v>
+      </c>
+      <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F19" s="106"/>
-[...9 lines deleted...]
-      <c r="A20" s="204" t="s">
+      <c r="G19" s="451" t="s">
+        <v>224</v>
+      </c>
+      <c r="H19" s="452"/>
+      <c r="I19" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
-      <c r="B20" s="207"/>
-      <c r="C20" s="161">
+      <c r="B20" s="181"/>
+      <c r="C20" s="140">
         <f>'2 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
-      <c r="D20" s="353">
-[...2 lines deleted...]
-      <c r="E20" s="181">
+      <c r="D20" s="310">
+        <v>0</v>
+      </c>
+      <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F20" s="153"/>
-[...4 lines deleted...]
-      <c r="I20" s="85" t="e">
+      <c r="G20" s="453" t="s">
+        <v>225</v>
+      </c>
+      <c r="H20" s="454"/>
+      <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="309" t="s">
+      <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
-      <c r="B21" s="310"/>
-      <c r="C21" s="306">
+      <c r="B21" s="268"/>
+      <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="306">
+      <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
-      <c r="E21" s="88">
+      <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
-      <c r="F21" s="106"/>
     </row>
     <row r="22" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="455" t="s">
+      <c r="A22" s="421" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="456"/>
-[...8 lines deleted...]
-      <c r="G22" s="206" t="s">
+      <c r="B22" s="422"/>
+      <c r="C22" s="311">
+        <v>0</v>
+      </c>
+      <c r="D22" s="312">
+        <v>0</v>
+      </c>
+      <c r="E22" s="160"/>
+      <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
-      <c r="H22" s="190"/>
-      <c r="I22" s="147" t="s">
+      <c r="H22" s="165"/>
+      <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="449" t="s">
+      <c r="A23" s="419" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="450"/>
-      <c r="C23" s="311" t="e">
+      <c r="B23" s="420"/>
+      <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D23" s="307" t="e">
+      <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E23" s="185"/>
-[...1 lines deleted...]
-      <c r="G23" s="212" t="s">
+      <c r="E23" s="160"/>
+      <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
-      <c r="H23" s="182"/>
-      <c r="I23" s="189">
+      <c r="H23" s="157"/>
+      <c r="I23" s="164">
         <f>'2 - Value Gap'!H13+'2 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="449" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="213" t="s">
+      <c r="A24" s="419" t="s">
+        <v>227</v>
+      </c>
+      <c r="B24" s="420"/>
+      <c r="C24" s="313">
+        <v>0</v>
+      </c>
+      <c r="D24" s="313">
+        <v>0</v>
+      </c>
+      <c r="E24" s="160"/>
+      <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H24" s="214"/>
-      <c r="I24" s="215">
+      <c r="H24" s="187"/>
+      <c r="I24" s="188">
         <f>SUM('2 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="627" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="312" t="e">
+      <c r="A25" s="577" t="s">
+        <v>225</v>
+      </c>
+      <c r="B25" s="578"/>
+      <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D25" s="308" t="e">
+      <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E25" s="185"/>
-[...1 lines deleted...]
-      <c r="G25" s="210" t="s">
+      <c r="E25" s="160"/>
+      <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="211"/>
-      <c r="I25" s="86">
+      <c r="H25" s="185"/>
+      <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="156"/>
-[...4 lines deleted...]
-      <c r="F26" s="106"/>
+      <c r="A26" s="135"/>
+      <c r="B26" s="135"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="479" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="150" t="s">
+      <c r="A27" s="415" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27" s="416"/>
+      <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="E27" s="184"/>
-[...1 lines deleted...]
-      <c r="G27" s="203" t="s">
+      <c r="E27" s="159"/>
+      <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
-      <c r="H27" s="297"/>
-      <c r="I27" s="150" t="s">
+      <c r="H27" s="228"/>
+      <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="380" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="181">
+      <c r="A28" s="336" t="s">
+        <v>221</v>
+      </c>
+      <c r="B28" s="333"/>
+      <c r="C28" s="156">
         <f>'2 - Project Info'!F29</f>
         <v>0</v>
       </c>
-      <c r="D28" s="157"/>
-[...2 lines deleted...]
-      <c r="G28" s="197" t="s">
+      <c r="D28" s="136"/>
+      <c r="E28" s="160"/>
+      <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
-      <c r="H28" s="159"/>
-      <c r="I28" s="181">
+      <c r="H28" s="138"/>
+      <c r="I28" s="156">
         <f>'2 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="378" t="s">
-[...3 lines deleted...]
-      <c r="C29" s="381">
+      <c r="A29" s="334" t="s">
+        <v>222</v>
+      </c>
+      <c r="B29" s="335"/>
+      <c r="C29" s="337">
         <f>'2 - Project Info'!F30</f>
         <v>0</v>
       </c>
-      <c r="D29" s="157"/>
-[...2 lines deleted...]
-      <c r="G29" s="204" t="s">
+      <c r="D29" s="136"/>
+      <c r="E29" s="160"/>
+      <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
-      <c r="H29" s="208"/>
-      <c r="I29" s="161">
+      <c r="H29" s="182"/>
+      <c r="I29" s="140">
         <f>'2 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="156"/>
-[...5 lines deleted...]
-      <c r="G30" s="205" t="s">
+      <c r="A30" s="135"/>
+      <c r="B30" s="135"/>
+      <c r="C30" s="135"/>
+      <c r="D30" s="136"/>
+      <c r="E30" s="160"/>
+      <c r="G30" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="H30" s="87"/>
-      <c r="I30" s="89">
+      <c r="H30" s="73"/>
+      <c r="I30" s="75">
         <f>SUM(I28:I29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="216" t="s">
+      <c r="A31" s="189" t="s">
         <v>122</v>
       </c>
-      <c r="B31" s="295" t="s">
+      <c r="B31" s="255" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="295" t="s">
+      <c r="C31" s="255" t="s">
         <v>81</v>
       </c>
-      <c r="D31" s="296" t="s">
+      <c r="D31" s="256" t="s">
         <v>70</v>
       </c>
-      <c r="E31" s="187"/>
-      <c r="F31" s="106"/>
+      <c r="E31" s="162"/>
     </row>
     <row r="32" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="162" t="str">
+      <c r="A32" s="141" t="str">
         <f>'2 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="163">
+      <c r="B32" s="142">
         <f>'2 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C32" s="164" t="str">
+      <c r="C32" s="143" t="str">
         <f>'2 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="165" t="str">
+      <c r="D32" s="144" t="str">
         <f>'2 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="187"/>
-[...1 lines deleted...]
-      <c r="G32" s="203" t="s">
+      <c r="E32" s="162"/>
+      <c r="G32" s="177" t="s">
         <v>103</v>
       </c>
-      <c r="H32" s="298"/>
-      <c r="I32" s="150" t="s">
+      <c r="H32" s="229"/>
+      <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="166" t="str">
+      <c r="A33" s="145" t="str">
         <f>'2 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="167">
+      <c r="B33" s="146">
         <f>'2 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C33" s="168" t="str">
+      <c r="C33" s="147" t="str">
         <f>'2 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="169" t="str">
+      <c r="D33" s="148" t="str">
         <f>'2 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="185"/>
-[...1 lines deleted...]
-      <c r="G33" s="443" t="s">
+      <c r="E33" s="160"/>
+      <c r="G33" s="449" t="s">
         <v>203</v>
       </c>
-      <c r="H33" s="444"/>
-      <c r="I33" s="181">
+      <c r="H33" s="450"/>
+      <c r="I33" s="156">
         <f>'2 - Aff Gap'!F19+'2 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="166" t="str">
+      <c r="A34" s="145" t="str">
         <f>'2 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B34" s="167">
+      <c r="B34" s="146">
         <f>'2 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C34" s="168" t="str">
+      <c r="C34" s="147" t="str">
         <f>'2 - Leverage'!A9</f>
-        <v>Value Gap</v>
-[...1 lines deleted...]
-      <c r="D34" s="169" t="str">
+        <v>Click to Enter</v>
+      </c>
+      <c r="D34" s="148" t="str">
         <f>'2 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E34" s="188"/>
-[...1 lines deleted...]
-      <c r="G34" s="212" t="s">
+      <c r="E34" s="163"/>
+      <c r="G34" s="178" t="s">
         <v>120</v>
       </c>
-      <c r="H34" s="182"/>
-      <c r="I34" s="181">
+      <c r="H34" s="157"/>
+      <c r="I34" s="156">
         <f>'2 - Aff Gap'!F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="166" t="str">
+      <c r="A35" s="145" t="str">
         <f>'2 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B35" s="167">
+      <c r="B35" s="146">
         <f>'2 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C35" s="168" t="str">
+      <c r="C35" s="147" t="str">
         <f>'2 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D35" s="169" t="str">
+      <c r="D35" s="148" t="str">
         <f>'2 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E35" s="188"/>
-[...1 lines deleted...]
-      <c r="G35" s="195" t="s">
+      <c r="E35" s="163"/>
+      <c r="G35" s="170" t="s">
         <v>82</v>
       </c>
-      <c r="H35" s="292"/>
-      <c r="I35" s="181">
+      <c r="H35" s="230"/>
+      <c r="I35" s="156">
         <f>'2 - Aff Gap'!F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="166" t="str">
+      <c r="A36" s="145" t="str">
         <f>'2 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B36" s="167">
+      <c r="B36" s="146">
         <f>'2 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C36" s="168" t="str">
+      <c r="C36" s="147" t="str">
         <f>'2 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D36" s="169" t="str">
+      <c r="D36" s="148" t="str">
         <f>'2 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E36" s="188"/>
-[...1 lines deleted...]
-      <c r="G36" s="195" t="s">
+      <c r="E36" s="163"/>
+      <c r="G36" s="170" t="s">
         <v>83</v>
       </c>
-      <c r="H36" s="292"/>
-      <c r="I36" s="181">
+      <c r="H36" s="230"/>
+      <c r="I36" s="156">
         <f>'2 - Aff Gap'!F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="166" t="str">
+      <c r="A37" s="145" t="str">
         <f>'2 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B37" s="167">
+      <c r="B37" s="146">
         <f>'2 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C37" s="168" t="str">
+      <c r="C37" s="147" t="str">
         <f>'2 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D37" s="169" t="str">
+      <c r="D37" s="148" t="str">
         <f>'2 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E37" s="186"/>
-[...1 lines deleted...]
-      <c r="G37" s="213" t="s">
+      <c r="E37" s="161"/>
+      <c r="G37" s="186" t="s">
         <v>170</v>
       </c>
-      <c r="H37" s="214"/>
-      <c r="I37" s="171">
+      <c r="H37" s="187"/>
+      <c r="I37" s="150">
         <f>SUM('2 - Aff Gap'!F25:F32)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="166" t="str">
+      <c r="A38" s="145" t="str">
         <f>'2 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B38" s="167">
+      <c r="B38" s="146">
         <f>'2 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C38" s="168" t="str">
+      <c r="C38" s="147" t="str">
         <f>'2 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D38" s="169" t="str">
+      <c r="D38" s="148" t="str">
         <f>'2 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E38" s="186"/>
-[...1 lines deleted...]
-      <c r="G38" s="209" t="s">
+      <c r="E38" s="161"/>
+      <c r="G38" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="183"/>
-      <c r="I38" s="86">
+      <c r="H38" s="158"/>
+      <c r="I38" s="72">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="E39" s="186"/>
-[...34 lines deleted...]
-    </row>
+      <c r="E39" s="161"/>
+      <c r="I39" s="91"/>
+    </row>
+    <row r="40" spans="1:9" s="133" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="90"/>
+      <c r="B40" s="90"/>
+      <c r="C40" s="90"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="161"/>
+    </row>
+    <row r="41" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yuYiY05bFvlpi8FLzM1g1O5PcZyD3gdc3H2E1CwqFlRvvGGfaVb1E5kR7/Ryk0m2nNDjPxz6ojecXvN/kdw6wA==" saltValue="q11TDoGL8wFbHJm+NaWbUw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
-    <mergeCell ref="A11:B11"/>
-[...9 lines deleted...]
-    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="13" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="12" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="11" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="10" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation allowBlank="1" sqref="D16 E17:E21" xr:uid="{3993CA6E-B4EC-43BB-B40F-8D9E0769C1C3}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{CF2DE075-97A5-4054-8AF5-3223032FA2F5}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{410A9E2D-DF6E-4EBB-9D92-1D82A32798C6}"/>
@@ -16174,1349 +15198,1346 @@
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C19205C9-B886-48CA-8BEC-E7287CCFD0FA}">
           <x14:formula1>
             <xm:f>'2 - Aff Gap'!F34</xm:f>
           </x14:formula1>
           <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EE172394-A999-4EAE-A210-618D3173D574}">
           <x14:formula1>
             <xm:f>'2 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46ADC08C-2F20-49EF-946E-0B6D6DE14965}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M79"/>
+  <dimension ref="A1:K80"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G55" sqref="G55"/>
+    <sheetView showGridLines="0" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G46" sqref="G46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
     <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="499" t="s">
+    <row r="1" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="455" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="500"/>
-[...9 lines deleted...]
-      <c r="A2" s="502" t="s">
+      <c r="B1" s="456"/>
+      <c r="C1" s="456"/>
+      <c r="D1" s="456"/>
+      <c r="E1" s="456"/>
+      <c r="F1" s="456"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+    </row>
+    <row r="2" spans="1:9" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="458" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="503"/>
-[...7 lines deleted...]
-      <c r="A3" s="511" t="s">
+      <c r="B2" s="459"/>
+      <c r="C2" s="459"/>
+      <c r="D2" s="459"/>
+      <c r="E2" s="459"/>
+      <c r="F2" s="459"/>
+      <c r="G2" s="460"/>
+    </row>
+    <row r="3" spans="1:9" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="466" t="s">
         <v>175</v>
       </c>
-      <c r="B3" s="512"/>
-[...26 lines deleted...]
-      <c r="B6" s="505" t="s">
+      <c r="B3" s="467"/>
+      <c r="C3" s="467"/>
+      <c r="D3" s="467"/>
+      <c r="E3" s="467"/>
+      <c r="F3" s="467"/>
+      <c r="G3" s="468"/>
+    </row>
+    <row r="4" spans="1:9" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="469"/>
+      <c r="B4" s="470"/>
+      <c r="C4" s="470"/>
+      <c r="D4" s="470"/>
+      <c r="E4" s="470"/>
+      <c r="F4" s="470"/>
+      <c r="G4" s="471"/>
+    </row>
+    <row r="5" spans="1:9" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="472"/>
+      <c r="B5" s="473"/>
+      <c r="C5" s="473"/>
+      <c r="D5" s="473"/>
+      <c r="E5" s="473"/>
+      <c r="F5" s="473"/>
+      <c r="G5" s="474"/>
+    </row>
+    <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="7"/>
+      <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
-      <c r="C6" s="506"/>
-[...14 lines deleted...]
-      <c r="H7" s="272" t="s">
+      <c r="C6" s="461"/>
+      <c r="D6" s="461"/>
+      <c r="E6" s="461"/>
+      <c r="F6" s="461"/>
+      <c r="G6" s="462"/>
+      <c r="H6" s="223"/>
+    </row>
+    <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="463"/>
+      <c r="C7" s="464"/>
+      <c r="D7" s="464"/>
+      <c r="E7" s="464"/>
+      <c r="F7" s="464"/>
+      <c r="G7" s="465"/>
+      <c r="H7" s="240" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="71" t="s">
+    <row r="8" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
-      <c r="B8" s="46"/>
-[...8 lines deleted...]
-      <c r="B9" s="44" t="s">
+      <c r="B8" s="36"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="9"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="9"/>
-[...2 lines deleted...]
-      <c r="F9" s="78" t="s">
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="10"/>
-      <c r="H9" s="389" t="str">
+      <c r="G9" s="9"/>
+      <c r="H9" s="345" t="str">
         <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="44" t="s">
+    <row r="10" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="C10" s="9"/>
-[...2 lines deleted...]
-      <c r="F10" s="78" t="s">
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="10"/>
-[...3 lines deleted...]
-      <c r="B11" s="9" t="s">
+      <c r="G10" s="9"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="9"/>
-[...7 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="9"/>
-[...7 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="9"/>
-[...8 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="9"/>
-[...8 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="9"/>
-      <c r="D15" s="79" t="s">
+      <c r="C15" s="8"/>
+      <c r="D15" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="78"/>
-[...4 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="F15" s="64"/>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C16" s="9"/>
-[...2 lines deleted...]
-      <c r="F16" s="78" t="s">
+      <c r="C16" s="8"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G16" s="16"/>
+      <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="8"/>
-      <c r="B17" s="9" t="s">
+      <c r="A17" s="7"/>
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="9"/>
-[...2 lines deleted...]
-      <c r="F17" s="78" t="s">
+      <c r="C17" s="8"/>
+      <c r="F17" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G17" s="16"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A18" s="8"/>
-[...5 lines deleted...]
-      <c r="G18" s="10"/>
+      <c r="A18" s="7"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="59" t="s">
+      <c r="A19" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="12"/>
-[...4 lines deleted...]
-      <c r="G19" s="16"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="12"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="8"/>
-      <c r="B20" s="12" t="s">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="9"/>
-[...3 lines deleted...]
-      <c r="G20" s="16"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="12"/>
     </row>
     <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8"/>
-      <c r="B21" s="12" t="s">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="9"/>
-[...3 lines deleted...]
-      <c r="G21" s="16"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="12"/>
     </row>
     <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="8"/>
-      <c r="B22" s="12" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="9"/>
-[...2 lines deleted...]
-      <c r="F22" s="21">
+      <c r="C22" s="8"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="15">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="16"/>
+      <c r="G22" s="12"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="8"/>
-      <c r="B23" s="12" t="s">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C23" s="9"/>
-[...2 lines deleted...]
-      <c r="F23" s="57">
+      <c r="C23" s="8"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="46">
         <f>F22/43560</f>
         <v>0</v>
       </c>
-      <c r="G23" s="16"/>
+      <c r="G23" s="12"/>
     </row>
     <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="A24" s="8"/>
-[...8 lines deleted...]
-      <c r="A25" s="177" t="s">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="153" t="s">
         <v>111</v>
       </c>
-      <c r="B25" s="178"/>
-[...8 lines deleted...]
-      <c r="B26" s="178" t="s">
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="154"/>
+      <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
-      <c r="C26" s="180"/>
-      <c r="F26" s="172" t="s">
+      <c r="C26" s="155"/>
+      <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="G26" s="16"/>
-      <c r="H26" s="281"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="175"/>
-[...3 lines deleted...]
-      <c r="H27" s="282"/>
+      <c r="A27" s="151"/>
+      <c r="B27" s="152"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="177" t="s">
+      <c r="A28" s="153" t="s">
+        <v>220</v>
+      </c>
+      <c r="B28" s="152"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="116"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="151"/>
+      <c r="B29" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F29" s="64"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="116"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="151"/>
+      <c r="B30" s="57" t="s">
         <v>222</v>
       </c>
-      <c r="B28" s="176"/>
-[...20 lines deleted...]
-      <c r="H30" s="282"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="175"/>
-[...3 lines deleted...]
-      <c r="H31" s="282"/>
+      <c r="A31" s="151"/>
+      <c r="B31" s="152"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="59" t="s">
+      <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="20"/>
-[...4 lines deleted...]
-      <c r="G32" s="23"/>
+      <c r="B32" s="14"/>
+      <c r="C32" s="16"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16"/>
+      <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="8"/>
-      <c r="B33" s="75" t="s">
+      <c r="A33" s="7"/>
+      <c r="B33" s="61" t="s">
         <v>163</v>
       </c>
-      <c r="C33" s="77"/>
-[...3 lines deleted...]
-      <c r="G33" s="76" t="s">
+      <c r="C33" s="63"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="62" t="s">
         <v>87</v>
       </c>
-      <c r="H33" s="272" t="s">
+      <c r="H33" s="240" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C34" s="283" t="s">
+    <row r="34" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="225" t="s">
         <v>130</v>
       </c>
-      <c r="D34" s="54"/>
-[...9 lines deleted...]
-      <c r="C35" s="50" t="s">
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="D35" s="49"/>
-[...9 lines deleted...]
-      <c r="C36" s="366" t="s">
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="323" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" s="324"/>
+      <c r="E36" s="324"/>
+      <c r="F36" s="324"/>
+      <c r="G36" s="111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="224" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" s="44"/>
+      <c r="E37" s="85"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="11"/>
+      <c r="C38" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="37">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+    </row>
+    <row r="39" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="11"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="96"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+    </row>
+    <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="8"/>
+    </row>
+    <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="481" t="s">
+        <v>212</v>
+      </c>
+      <c r="D41" s="482"/>
+      <c r="E41" s="482"/>
+      <c r="F41" s="482"/>
+      <c r="G41" s="347">
+        <v>0</v>
+      </c>
+      <c r="H41" s="226"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+    </row>
+    <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="11"/>
+      <c r="C42" s="326" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" s="327"/>
+      <c r="E42" s="327"/>
+      <c r="F42" s="327"/>
+      <c r="G42" s="348">
+        <v>0</v>
+      </c>
+      <c r="H42" s="226"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+    </row>
+    <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="B43" s="11"/>
+      <c r="C43" s="326" t="s">
+        <v>211</v>
+      </c>
+      <c r="D43" s="327"/>
+      <c r="E43" s="327"/>
+      <c r="F43" s="327"/>
+      <c r="G43" s="348">
+        <v>0</v>
+      </c>
+      <c r="H43" s="226"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+    </row>
+    <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="326" t="s">
+        <v>208</v>
+      </c>
+      <c r="D44" s="327"/>
+      <c r="E44" s="327"/>
+      <c r="F44" s="327"/>
+      <c r="G44" s="348">
+        <v>0</v>
+      </c>
+      <c r="H44" s="226"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+    </row>
+    <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7"/>
+      <c r="B45" s="11"/>
+      <c r="C45" s="326" t="s">
+        <v>210</v>
+      </c>
+      <c r="D45" s="327"/>
+      <c r="E45" s="327"/>
+      <c r="F45" s="327"/>
+      <c r="G45" s="348">
+        <v>0</v>
+      </c>
+      <c r="H45" s="226"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+    </row>
+    <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7"/>
+      <c r="B46" s="11"/>
+      <c r="C46" s="326" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="327"/>
+      <c r="E46" s="327"/>
+      <c r="F46" s="327"/>
+      <c r="G46" s="348">
+        <v>0</v>
+      </c>
+      <c r="H46" s="226"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+    </row>
+    <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="326" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" s="328"/>
+      <c r="E47" s="328"/>
+      <c r="F47" s="328"/>
+      <c r="G47" s="348">
+        <v>0</v>
+      </c>
+      <c r="H47" s="226"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+    </row>
+    <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="11"/>
+      <c r="C48" s="488" t="s">
+        <v>215</v>
+      </c>
+      <c r="D48" s="489"/>
+      <c r="E48" s="489"/>
+      <c r="F48" s="489"/>
+      <c r="G48" s="359">
+        <v>0</v>
+      </c>
+      <c r="H48" s="226"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+    </row>
+    <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="7"/>
+      <c r="B49" s="11"/>
+      <c r="C49" s="323" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="329"/>
+      <c r="E49" s="329"/>
+      <c r="F49" s="329"/>
+      <c r="G49" s="359">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="7"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="478" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="479"/>
+      <c r="E50" s="479"/>
+      <c r="F50" s="480"/>
+      <c r="G50" s="37">
+        <f>SUM(G41:G49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7"/>
+      <c r="B51" s="11"/>
+      <c r="C51" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="56"/>
+      <c r="E51" s="56"/>
+      <c r="F51" s="56"/>
+      <c r="G51" s="325">
+        <f>G38+G50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="97"/>
+    </row>
+    <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="7"/>
+      <c r="B53" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="21"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+    </row>
+    <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7"/>
+      <c r="B54" s="11"/>
+      <c r="C54" s="225" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7"/>
+      <c r="B55" s="11"/>
+      <c r="C55" s="225" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7"/>
+      <c r="B56" s="11"/>
+      <c r="C56" s="225" t="s">
         <v>206</v>
       </c>
-      <c r="D36" s="367"/>
-[...187 lines deleted...]
-      <c r="C48" s="497" t="s">
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="7"/>
+      <c r="B57" s="11"/>
+      <c r="C57" s="40" t="s">
         <v>217</v>
       </c>
-      <c r="D48" s="498"/>
-[...117 lines deleted...]
-      <c r="C57" s="68" t="s">
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="358">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="7"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="D57" s="69"/>
-[...10 lines deleted...]
-      <c r="C58" s="68" t="s">
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="356">
+        <f>SUM(G54:G57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="7"/>
+      <c r="B59" s="11"/>
+      <c r="C59" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="69"/>
-[...17 lines deleted...]
-      <c r="A60" s="59" t="s">
+      <c r="D59" s="56"/>
+      <c r="E59" s="56"/>
+      <c r="F59" s="56"/>
+      <c r="G59" s="98">
+        <f>G51+G58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7"/>
+      <c r="B60" s="11"/>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="22"/>
+      <c r="F60" s="22"/>
+      <c r="G60" s="99"/>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B60" s="29"/>
-[...9 lines deleted...]
-      <c r="C61" s="491" t="s">
+      <c r="B61"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="100"/>
+    </row>
+    <row r="62" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="24"/>
+      <c r="B62" s="104"/>
+      <c r="C62" s="483" t="s">
         <v>118</v>
       </c>
-      <c r="D61" s="492"/>
-[...16 lines deleted...]
-      <c r="A63" s="494" t="s">
+      <c r="D62" s="484"/>
+      <c r="E62" s="484"/>
+      <c r="F62" s="485"/>
+      <c r="G62" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="22"/>
+      <c r="F63" s="22"/>
+      <c r="G63" s="20"/>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="486" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="495"/>
-[...7 lines deleted...]
-      <c r="A64" s="483" t="s">
+      <c r="B64" s="375"/>
+      <c r="C64" s="375"/>
+      <c r="D64" s="375"/>
+      <c r="E64" s="375"/>
+      <c r="F64" s="375"/>
+      <c r="G64" s="487"/>
+    </row>
+    <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="475" t="s">
         <v>119</v>
       </c>
-      <c r="B64" s="484"/>
-[...12 lines deleted...]
-      <c r="E68" s="11" t="s">
+      <c r="B65" s="476"/>
+      <c r="C65" s="476"/>
+      <c r="D65" s="476"/>
+      <c r="E65" s="476"/>
+      <c r="F65" s="476"/>
+      <c r="G65" s="477"/>
+    </row>
+    <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+    </row>
+    <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E69" t="s">
         <v>14</v>
       </c>
-      <c r="F68" s="43" t="s">
+      <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="69" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C69" s="11" t="s">
+    <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" t="s">
         <v>14</v>
       </c>
-      <c r="E69" s="13" t="s">
+      <c r="E70" t="s">
         <v>42</v>
       </c>
-      <c r="F69" s="43" t="s">
+      <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="G69" s="11" t="s">
+      <c r="G70" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="70" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C70" s="11" t="s">
+    <row r="71" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" t="s">
         <v>22</v>
       </c>
-      <c r="E70" s="13" t="s">
+      <c r="E71" t="s">
         <v>43</v>
       </c>
-      <c r="F70" s="43" t="s">
+      <c r="F71" s="33" t="s">
         <v>132</v>
       </c>
-      <c r="G70" s="13" t="s">
+      <c r="G71" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="71" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C71" s="11" t="s">
+    <row r="72" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" t="s">
         <v>23</v>
       </c>
-      <c r="E71" s="13" t="s">
+      <c r="E72" t="s">
         <v>45</v>
       </c>
-      <c r="F71" s="43" t="s">
+      <c r="F72" s="33" t="s">
         <v>133</v>
       </c>
-      <c r="G71" s="13" t="s">
+      <c r="G72" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="72" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="E72" s="11" t="s">
+    <row r="73" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C73"/>
+      <c r="E73" t="s">
         <v>125</v>
       </c>
-      <c r="F72" s="43"/>
-      <c r="G72" s="13" t="s">
+      <c r="F73" s="33"/>
+      <c r="G73" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="73" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="E73" s="11" t="s">
+    <row r="74" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E74" t="s">
         <v>124</v>
       </c>
-      <c r="F73" s="14"/>
-      <c r="G73" s="13" t="s">
+      <c r="F74" s="10"/>
+      <c r="G74" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="74" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C74" s="11" t="s">
+    <row r="75" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C75" t="s">
         <v>14</v>
       </c>
-      <c r="E74" s="13" t="s">
+      <c r="E75" t="s">
         <v>15</v>
       </c>
-      <c r="F74" s="43" t="s">
+      <c r="F75" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="G74" s="17" t="s">
+      <c r="G75" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="75" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C75" s="11" t="s">
+    <row r="76" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C76" t="s">
         <v>44</v>
       </c>
-      <c r="E75" s="11" t="s">
+      <c r="E76" t="s">
         <v>131</v>
       </c>
-      <c r="F75" s="43" t="s">
+      <c r="F76" s="33" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="76" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C76" s="11" t="s">
+    <row r="77" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C77" t="s">
         <v>59</v>
       </c>
-      <c r="E76" s="14"/>
-      <c r="F76" s="43" t="s">
+      <c r="E77" s="10"/>
+      <c r="F77" s="33" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="77" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
-      <c r="C77" s="11" t="s">
+    <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C78" t="s">
         <v>46</v>
       </c>
-      <c r="E77" s="14"/>
-      <c r="F77" s="43" t="s">
+      <c r="E78" s="10"/>
+      <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="78" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F78" s="43" t="s">
+    <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="10"/>
+      <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="79" spans="3:7" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="F79" s="14"/>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="v3PAoCEBaAyrY5bSEHESuK6LEIyGBxNdbKpvU8GYS29k8+dK2UZKplYCouxeuA4qgUMcxVeRfrPPpnBeNAVqHA==" saltValue="tjPxs31W3riUO63gsrE/vw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="10">
+  <sheetProtection algorithmName="SHA-512" hashValue="HjOV6Gy+oYiB4XJ+g5yWdoU7ge3431aYMe+6n8x56H5H5PU4gUseDRzcz73q/PMz2w/ABJlbASlf9FAKfmTKsA==" saltValue="2OEdzq43iv4Bph8Q3i2kdg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="C50:F50"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
-    <mergeCell ref="C61:F61"/>
-[...3 lines deleted...]
-    <mergeCell ref="C48:F48"/>
   </mergeCells>
-  <conditionalFormatting sqref="G61">
+  <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="greaterThan">
-      <formula>$G$58</formula>
+      <formula>$G$59</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{25CC018A-D776-4331-8590-6C27E50F1010}">
-      <formula1>$G$69:$G$74</formula1>
+      <formula1>$G$70:$G$75</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{3C67AB76-7C21-46CE-ACC4-DAB176260918}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{94CBEA33-FAF2-48E8-AF9B-050C7993ADB1}">
-      <formula1>$C$69:$C$71</formula1>
+      <formula1>$C$70:$C$72</formula1>
     </dataValidation>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G61" xr:uid="{709BC225-21C0-4796-9FDE-072F66407442}">
-      <formula1>G58</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{709BC225-21C0-4796-9FDE-072F66407442}">
+      <formula1>G59</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{C0743368-78CA-446E-8021-2265B535F989}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{48C7EF7E-A4FB-40E4-BA05-E396D278B0EE}">
-      <formula1>$F$68:$F$71</formula1>
+      <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{4DC3F782-E358-438D-BB77-47592D57BCC4}">
-      <formula1>$F$74:$F$78</formula1>
+      <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{56270951-94E0-47B0-B485-C0A9595A4B77}">
-      <formula1>$C$74:$C$77</formula1>
+      <formula1>$C$75:$C$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{4CB90140-D96D-40B4-AC2D-815B246245CC}">
-      <formula1>$E$68:$E$75</formula1>
+      <formula1>$E$69:$E$76</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{39635571-7ACA-4AD6-BC57-495040051119}">
-      <formula1>$E$71:$E$71</formula1>
+      <formula1>$E$72:$E$72</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G48 G53:G56" xr:uid="{787E7F66-763C-4386-A69F-3AC86BFC689E}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G49 G54:G57" xr:uid="{787E7F66-763C-4386-A69F-3AC86BFC689E}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{46527BA9-E7D4-4162-972B-02D284C1C468}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{DD3CEF4D-A15F-4AC6-A2BA-A3EBE9314EE4}">
       <formula1>70</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F29:F30" xr:uid="{F2BE752F-5273-48F7-A8FF-34D91FEEB920}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92B8AF42-EE24-4C5C-A196-9DD0D936D398}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="523" t="s">
+      <c r="A1" s="363" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="524"/>
-[...3 lines deleted...]
-      <c r="F1" s="525"/>
+      <c r="B1" s="364"/>
+      <c r="C1" s="364"/>
+      <c r="D1" s="364"/>
+      <c r="E1" s="364"/>
+      <c r="F1" s="365"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="526" t="s">
+      <c r="A2" s="366" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="527"/>
-[...3 lines deleted...]
-      <c r="F2" s="528"/>
+      <c r="B2" s="367"/>
+      <c r="C2" s="367"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="368"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="529" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="135"/>
+      <c r="A3" s="369" t="s">
+        <v>231</v>
+      </c>
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="371"/>
+      <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="532" t="s">
+      <c r="A4" s="372" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="533"/>
-[...4 lines deleted...]
-      <c r="H4" s="82"/>
+      <c r="B4" s="373"/>
+      <c r="C4" s="373"/>
+      <c r="D4" s="373"/>
+      <c r="E4" s="373"/>
+      <c r="F4" s="374"/>
+      <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="90"/>
-[...4 lines deleted...]
-      <c r="F5" s="97"/>
+      <c r="A5" s="76"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="101" t="s">
+      <c r="A6" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="102" t="s">
+      <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
-      <c r="D6" s="102" t="s">
+      <c r="D6" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="E6" s="102" t="s">
+      <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="102" t="s">
+      <c r="F6" s="88" t="s">
         <v>205</v>
       </c>
-      <c r="H6" s="103"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="120" t="s">
+      <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="121" t="s">
+      <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="119"/>
-[...3 lines deleted...]
-      <c r="E7" s="93" t="s">
+      <c r="C7" s="101"/>
+      <c r="D7" s="78">
+        <v>0</v>
+      </c>
+      <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="98"/>
+      <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="120" t="s">
+      <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="121" t="s">
+      <c r="B8" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="119"/>
-[...3 lines deleted...]
-      <c r="E8" s="93" t="s">
+      <c r="C8" s="101"/>
+      <c r="D8" s="80">
+        <v>0</v>
+      </c>
+      <c r="E8" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="98"/>
+      <c r="F8" s="84"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="120" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="121" t="s">
+      <c r="A9" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="119"/>
-[...3 lines deleted...]
-      <c r="E9" s="93" t="s">
+      <c r="B9" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="98"/>
+      <c r="C9" s="101"/>
+      <c r="D9" s="80">
+        <v>0</v>
+      </c>
+      <c r="E9" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="84"/>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="121" t="s">
+      <c r="B10" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="119"/>
-[...3 lines deleted...]
-      <c r="E10" s="93" t="s">
+      <c r="C10" s="101"/>
+      <c r="D10" s="80">
+        <v>0</v>
+      </c>
+      <c r="E10" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="98"/>
+      <c r="F10" s="84"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="120" t="s">
+      <c r="A11" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="121" t="s">
+      <c r="B11" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="119"/>
-[...3 lines deleted...]
-      <c r="E11" s="93" t="s">
+      <c r="C11" s="101"/>
+      <c r="D11" s="80">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="98"/>
+      <c r="F11" s="84"/>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="120" t="s">
+      <c r="A12" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="121" t="s">
+      <c r="B12" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="119"/>
-[...3 lines deleted...]
-      <c r="E12" s="93" t="s">
+      <c r="C12" s="101"/>
+      <c r="D12" s="80">
+        <v>0</v>
+      </c>
+      <c r="E12" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="98"/>
-      <c r="H12" s="5"/>
+      <c r="F12" s="84"/>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="120" t="s">
+      <c r="A13" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="121" t="s">
+      <c r="B13" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="119"/>
-[...3 lines deleted...]
-      <c r="E13" s="93" t="s">
+      <c r="C13" s="101"/>
+      <c r="D13" s="81">
+        <v>0</v>
+      </c>
+      <c r="E13" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="98"/>
-      <c r="H13" s="5"/>
+      <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="91"/>
-[...1 lines deleted...]
-      <c r="C14" s="136" t="s">
+      <c r="A14" s="77"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="125">
+      <c r="D14" s="107">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
-      <c r="E14" s="105"/>
-[...1 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="E14" s="91"/>
+      <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="5"/>
-[...14 lines deleted...]
-    </row>
+      <c r="B15" s="90"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="92"/>
+      <c r="E15" s="90"/>
+      <c r="F15" s="90"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="495" t="s">
+      <c r="A17" s="375" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="495"/>
-[...3 lines deleted...]
-      <c r="F17" s="495"/>
+      <c r="B17" s="375"/>
+      <c r="C17" s="375"/>
+      <c r="D17" s="375"/>
+      <c r="E17" s="375"/>
+      <c r="F17" s="375"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="520"/>
-[...4 lines deleted...]
-      <c r="F18" s="522"/>
+      <c r="A18" s="360"/>
+      <c r="B18" s="361"/>
+      <c r="C18" s="361"/>
+      <c r="D18" s="361"/>
+      <c r="E18" s="361"/>
+      <c r="F18" s="362"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="6"/>
-[...3 lines deleted...]
-      <c r="E19" s="6"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="6"/>
-[...3 lines deleted...]
-      <c r="E20" s="6"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="6"/>
-[...3 lines deleted...]
-      <c r="E21" s="6"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
@@ -17525,51 +16546,51 @@
       <c r="B24" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="284"/>
+      <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">