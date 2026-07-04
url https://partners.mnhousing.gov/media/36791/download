--- v2 (2026-06-10)
+++ v3 (2026-07-04)
@@ -26,54 +26,54 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\Revisions\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B187CF4-BC2F-4E7A-A85F-B930991D74C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30718514-910B-48BB-A0F7-EC9087D8E928}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="JfdOYAwJnS/EHsKD1W5xRrsghZ7earKFnItAwzfCzsXSzX7GXtXPWffUIS1OXZiRi2AOCESuBZ6Xz6vNOE934Q==" workbookSaltValue="4sJRQ2A7FPMtBvH8jlV7Ow==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2805" windowWidth="29040" windowHeight="15720" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources &amp; Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Project Info" sheetId="43" r:id="rId3"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId4"/>
     <sheet name="1 - Value Gap" sheetId="41" r:id="rId5"/>
     <sheet name="1 - Aff Gap" sheetId="45" r:id="rId6"/>
     <sheet name="2 - Sources &amp; Uses" sheetId="46" state="hidden" r:id="rId7"/>
     <sheet name="2 - Project Info" sheetId="47" r:id="rId8"/>
     <sheet name="2 - Leverage" sheetId="48" r:id="rId9"/>
     <sheet name="2 - Value Gap" sheetId="49" r:id="rId10"/>
     <sheet name="2 - Aff Gap" sheetId="50" r:id="rId11"/>
     <sheet name="3 - Sources &amp; Uses" sheetId="51" state="hidden" r:id="rId12"/>
     <sheet name="3 - Project Info" sheetId="52" r:id="rId13"/>
     <sheet name="3 - Leverage" sheetId="53" r:id="rId14"/>
     <sheet name="3 - Value Gap" sheetId="54" r:id="rId15"/>
     <sheet name="3 - Aff Gap" sheetId="61" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="3">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="4">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="8">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="7">#REF!</definedName>
@@ -1479,285 +1479,296 @@
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Total Impact Fund Administration Fee for units in this Workbook</t>
     </r>
   </si>
   <si>
     <t>Explanation, clarification or information, including any deviation from auto-calculated fields or industry averages, if needed:</t>
   </si>
   <si>
     <t>Gross annual income</t>
   </si>
   <si>
     <t>Credit score</t>
   </si>
   <si>
     <t>Monthly debt</t>
   </si>
   <si>
     <t>Complete additional Housing Activity sets for units or types of units where certain leverage is available only for those units, or where there are other substantial differences in costs or subsidies.</t>
   </si>
   <si>
+    <t>70 Character maximum</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Anticipated Affordability Gap per unit </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Total Purchase Price - First Mortgage)</t>
+    </r>
+  </si>
+  <si>
+    <t>Demo, Utility Connections, Other (site work, contingency)</t>
+  </si>
+  <si>
+    <t>Combined Borrower and Seller Resources</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Total Leverage Amount 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(specific to the project seeking Impact Funds)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Notes 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(include dates of possible commitment, how much will go toward the project, or other relevant notes)</t>
+    </r>
+  </si>
+  <si>
+    <t>Holding Costs</t>
+  </si>
+  <si>
+    <t>Site Work</t>
+  </si>
+  <si>
+    <t>Major Systems (include plumbing, electrical, HVAC, etc.)</t>
+  </si>
+  <si>
+    <t>Outdoor Work (include landscaping, outdoor structures, driveway, etc.)</t>
+  </si>
+  <si>
+    <t>Interior Finishes (include insulation, drywall, interior carpentry, appliances, flooring, etc.)</t>
+  </si>
+  <si>
+    <t>Exterior Finishes (include exterior wall finishes, roofing, windows and doors, etc.)</t>
+  </si>
+  <si>
+    <t>Foundation (include excavation, foundation, concrete, retaining walls, etc.)</t>
+  </si>
+  <si>
+    <t>Structure (include all framing, trusses, sheathing, metalwork, panelized walls, garage, etc.)</t>
+  </si>
+  <si>
+    <t>Accessibility (include ramps and other modifications)</t>
+  </si>
+  <si>
+    <t>Supplemental Energy Efficiency Implementation (zero energy ready, solar, geothermal, etc.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contingency </t>
+  </si>
+  <si>
+    <t>Developer Fee (up to 10% of TDC if primary builder)</t>
+  </si>
+  <si>
+    <t>Fees (legal, professional, realtor, marketing, etc.)</t>
+  </si>
+  <si>
+    <t>Other (Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Homebuyer Costs</t>
+  </si>
+  <si>
+    <t>Expected monthly mortgage principal + interest cost:</t>
+  </si>
+  <si>
+    <t>Expected monthly taxes, insurance, and HOA costs:</t>
+  </si>
+  <si>
+    <t>Costs to Homeowner (per unit)</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Construction  Costs</t>
+  </si>
+  <si>
+    <t>% Over/Under 2026 Average Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Value Gap Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Affordability Gap Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Construction Costs</t>
+  </si>
+  <si>
+    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAND TOTAL New Construction request </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Instructions: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Complete the chart below listing the total amount of leverage sources for the units included in this worksheet set. Leverage must also be entered on the associated Value Gap and/or Affordability Gap tab, where leverage amounts need to be entered it on a per unit basis. 
+* Only include the portion of the leverage that is specific to the project seeking Impact Funds.
+* Do not include the entire dollar amount of a leverage source if only a portion will be available for the units included in this set. 
+* Do not include Minnesota Housing Impact Fund dollars in this worksheet.
+* Do not include temporary financial support from the Applicant's and Seller's own resources or borrowers' market-rate financing (e.g., first mortgage loans). 
+Note:  Committed financial leverage is</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Instructions:</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>the dollar amount of funds dedicated specifically to the proposed project and must be supported by documentation.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>REVISED JUNE 10, 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Instructions:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Complete this workbook if you are requesting funds for Value Gap. If you are requesting only affordability gap funds, complete the Stand-Alone Affordability Gap Application and Workbook instead. 
 Complete the green fields in each appliable tab. Grey fields will calculate automatically based on your input in related fields. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Complete a separate set of unit-specific tabs for each type of unit where:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
      o There is a substantial difference in cost and/or subsidy amounts per unit (25% difference or more)
      o Certain leverage is available for some units but not for others
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>NOTE: Consider how many units you will be able to complete in a three year period. This will be considered when reviewing funding requests.</t>
     </r>
   </si>
-  <si>
-[...162 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="57" x14ac:knownFonts="1">
+  <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2098,50 +2109,57 @@
     <font>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -4068,717 +4086,717 @@
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...123 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...185 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="21">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -5409,468 +5427,468 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhousing.gov/homeownership/buy-a-home---refinance.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13:F13"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4" style="212" customWidth="1"/>
     <col min="2" max="2" width="49.44140625" style="212" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="212" customWidth="1"/>
     <col min="4" max="4" width="5.33203125" style="212" customWidth="1"/>
     <col min="5" max="5" width="45.5546875" style="212" customWidth="1"/>
     <col min="6" max="6" width="24.33203125" style="247" customWidth="1"/>
     <col min="7" max="7" width="3.6640625" style="212" customWidth="1"/>
     <col min="8" max="8" width="20.5546875" style="212" customWidth="1"/>
     <col min="9" max="12" width="9.109375" style="212" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="212"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="70.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="376" t="s">
+      <c r="A1" s="373" t="s">
         <v>159</v>
       </c>
-      <c r="B1" s="377"/>
-[...3 lines deleted...]
-      <c r="F1" s="378"/>
+      <c r="B1" s="374"/>
+      <c r="C1" s="374"/>
+      <c r="D1" s="374"/>
+      <c r="E1" s="374"/>
+      <c r="F1" s="375"/>
     </row>
     <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="393" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="395"/>
+      <c r="A2" s="390" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="391"/>
+      <c r="C2" s="391"/>
+      <c r="D2" s="391"/>
+      <c r="E2" s="391"/>
+      <c r="F2" s="392"/>
     </row>
     <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="396"/>
-[...4 lines deleted...]
-      <c r="F3" s="398"/>
+      <c r="A3" s="393"/>
+      <c r="B3" s="394"/>
+      <c r="C3" s="394"/>
+      <c r="D3" s="394"/>
+      <c r="E3" s="394"/>
+      <c r="F3" s="395"/>
     </row>
     <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="396"/>
-[...4 lines deleted...]
-      <c r="F4" s="398"/>
+      <c r="A4" s="393"/>
+      <c r="B4" s="394"/>
+      <c r="C4" s="394"/>
+      <c r="D4" s="394"/>
+      <c r="E4" s="394"/>
+      <c r="F4" s="395"/>
     </row>
     <row r="5" spans="1:6" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="399"/>
-[...4 lines deleted...]
-      <c r="F5" s="401"/>
+      <c r="A5" s="396"/>
+      <c r="B5" s="397"/>
+      <c r="C5" s="397"/>
+      <c r="D5" s="397"/>
+      <c r="E5" s="397"/>
+      <c r="F5" s="398"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="294"/>
       <c r="B6" s="295"/>
       <c r="C6" s="295"/>
       <c r="D6" s="295"/>
       <c r="E6" s="295"/>
       <c r="F6" s="296"/>
     </row>
     <row r="7" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="281"/>
-      <c r="B7" s="379" t="s">
+      <c r="B7" s="376" t="s">
         <v>160</v>
       </c>
       <c r="C7" s="320" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="217"/>
       <c r="F7" s="282"/>
     </row>
     <row r="8" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="281"/>
-      <c r="B8" s="380"/>
+      <c r="B8" s="377"/>
       <c r="C8" s="320" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="217"/>
       <c r="F8" s="282"/>
     </row>
     <row r="9" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="281"/>
       <c r="B9" s="283"/>
       <c r="C9" s="283"/>
       <c r="D9" s="283"/>
       <c r="E9" s="283"/>
       <c r="F9" s="282"/>
     </row>
     <row r="10" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="281"/>
       <c r="B10" s="300" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="387"/>
-[...2 lines deleted...]
-      <c r="F10" s="389"/>
+      <c r="C10" s="384"/>
+      <c r="D10" s="385"/>
+      <c r="E10" s="385"/>
+      <c r="F10" s="386"/>
     </row>
     <row r="11" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="281"/>
       <c r="B11" s="301" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="390"/>
-[...2 lines deleted...]
-      <c r="F11" s="392"/>
+      <c r="C11" s="387"/>
+      <c r="D11" s="388"/>
+      <c r="E11" s="388"/>
+      <c r="F11" s="389"/>
     </row>
     <row r="12" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="281"/>
       <c r="B12" s="302"/>
       <c r="C12" s="298"/>
       <c r="D12" s="298"/>
       <c r="E12" s="298"/>
       <c r="F12" s="299"/>
     </row>
     <row r="13" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="281"/>
       <c r="B13" s="303" t="s">
         <v>149</v>
       </c>
-      <c r="C13" s="384" t="s">
+      <c r="C13" s="381" t="s">
         <v>14</v>
       </c>
-      <c r="D13" s="385"/>
-[...1 lines deleted...]
-      <c r="F13" s="386"/>
+      <c r="D13" s="382"/>
+      <c r="E13" s="382"/>
+      <c r="F13" s="383"/>
     </row>
     <row r="14" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="281"/>
       <c r="B14" s="283"/>
       <c r="C14" s="283"/>
       <c r="D14" s="283"/>
       <c r="E14" s="283"/>
       <c r="F14" s="282"/>
     </row>
     <row r="15" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="284"/>
       <c r="B15" s="257" t="s">
         <v>136</v>
       </c>
-      <c r="C15" s="381" t="s">
+      <c r="C15" s="378" t="s">
         <v>137</v>
       </c>
-      <c r="D15" s="382"/>
-      <c r="E15" s="383"/>
+      <c r="D15" s="379"/>
+      <c r="E15" s="380"/>
       <c r="F15" s="285" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="237" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="304" t="s">
         <v>138</v>
       </c>
       <c r="B16" s="232"/>
       <c r="C16" s="232"/>
       <c r="D16" s="232"/>
       <c r="E16" s="236"/>
       <c r="F16" s="286"/>
     </row>
     <row r="17" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="284"/>
       <c r="B17" s="287"/>
       <c r="C17" s="238"/>
       <c r="D17" s="238"/>
       <c r="E17" s="239"/>
       <c r="F17" s="288"/>
     </row>
     <row r="18" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="284"/>
       <c r="B18" s="305" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="412" t="s">
+      <c r="C18" s="361" t="s">
         <v>142</v>
       </c>
-      <c r="D18" s="413"/>
-      <c r="E18" s="413"/>
+      <c r="D18" s="362"/>
+      <c r="E18" s="362"/>
       <c r="F18" s="274">
         <f>'1 - Value Gap'!H26+'2 - Value Gap'!H26+'3 - Value Gap'!H26</f>
         <v>0</v>
       </c>
       <c r="G18" s="273" t="s">
         <v>172</v>
       </c>
       <c r="H18" s="241"/>
     </row>
     <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="284"/>
       <c r="B19" s="233"/>
-      <c r="C19" s="413" t="s">
+      <c r="C19" s="362" t="s">
         <v>144</v>
       </c>
-      <c r="D19" s="413"/>
-      <c r="E19" s="413"/>
+      <c r="D19" s="362"/>
+      <c r="E19" s="362"/>
       <c r="F19" s="275">
         <f>'1 - Aff Gap'!F35+'2 - Aff Gap'!F35+'3 - Aff Gap'!F35</f>
         <v>0</v>
       </c>
       <c r="G19" s="241"/>
       <c r="H19" s="241"/>
     </row>
     <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="284"/>
       <c r="B20" s="234"/>
-      <c r="C20" s="413" t="s">
+      <c r="C20" s="362" t="s">
         <v>146</v>
       </c>
-      <c r="D20" s="413"/>
-      <c r="E20" s="413"/>
+      <c r="D20" s="362"/>
+      <c r="E20" s="362"/>
       <c r="F20" s="275">
         <f>'1 - Aff Gap'!F40+'2 - Aff Gap'!F40+'3 - Aff Gap'!F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="284"/>
       <c r="B21" s="234"/>
-      <c r="C21" s="414" t="s">
+      <c r="C21" s="363" t="s">
         <v>139</v>
       </c>
-      <c r="D21" s="414"/>
-      <c r="E21" s="414"/>
+      <c r="D21" s="363"/>
+      <c r="E21" s="363"/>
       <c r="F21" s="321">
         <v>0</v>
       </c>
       <c r="G21" s="242" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="16.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="284"/>
       <c r="B22" s="234"/>
-      <c r="C22" s="413" t="s">
+      <c r="C22" s="362" t="s">
         <v>156</v>
       </c>
-      <c r="D22" s="413"/>
-      <c r="E22" s="413"/>
+      <c r="D22" s="362"/>
+      <c r="E22" s="362"/>
       <c r="F22" s="276">
         <f>('1 - Value Gap'!H14*'1 - Value Gap'!H25)+('2 - Value Gap'!H14*'2 - Value Gap'!H25)+('3 - Value Gap'!H14*'3 - Value Gap'!H25)+('1 - Aff Gap'!F22*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F22*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F22+'3 - Aff Gap'!F34)</f>
         <v>0</v>
       </c>
       <c r="G22" s="242"/>
     </row>
     <row r="23" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="289"/>
       <c r="B23" s="235"/>
-      <c r="C23" s="403" t="s">
+      <c r="C23" s="360" t="s">
         <v>148</v>
       </c>
-      <c r="D23" s="403"/>
-      <c r="E23" s="403"/>
+      <c r="D23" s="360"/>
+      <c r="E23" s="360"/>
       <c r="F23" s="277">
         <f>SUM(F18:F22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="284"/>
-      <c r="B24" s="404" t="s">
+      <c r="B24" s="365" t="s">
         <v>153</v>
       </c>
-      <c r="C24" s="405"/>
-[...1 lines deleted...]
-      <c r="E24" s="405"/>
+      <c r="C24" s="366"/>
+      <c r="D24" s="366"/>
+      <c r="E24" s="366"/>
       <c r="F24" s="278">
         <f>'1 - Value Gap'!H25+'2 - Value Gap'!H25+'3 - Value Gap'!H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="284"/>
-      <c r="B25" s="404" t="s">
+      <c r="B25" s="365" t="s">
         <v>154</v>
       </c>
-      <c r="C25" s="405"/>
-[...1 lines deleted...]
-      <c r="E25" s="405"/>
+      <c r="C25" s="366"/>
+      <c r="D25" s="366"/>
+      <c r="E25" s="366"/>
       <c r="F25" s="279">
         <f>'1 - Aff Gap'!F34+'2 - Aff Gap'!F34+'3 - Aff Gap'!F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="284"/>
       <c r="B26" s="287"/>
       <c r="C26" s="287"/>
       <c r="D26" s="287"/>
       <c r="E26" s="290"/>
       <c r="F26" s="288"/>
     </row>
     <row r="27" spans="1:8" ht="31.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="409" t="s">
+      <c r="A27" s="370" t="s">
         <v>141</v>
       </c>
-      <c r="B27" s="410"/>
-[...3 lines deleted...]
-      <c r="F27" s="411"/>
+      <c r="B27" s="371"/>
+      <c r="C27" s="371"/>
+      <c r="D27" s="371"/>
+      <c r="E27" s="371"/>
+      <c r="F27" s="372"/>
     </row>
     <row r="28" spans="1:8" ht="19.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="284"/>
       <c r="B28" s="305" t="s">
         <v>157</v>
       </c>
-      <c r="C28" s="402" t="s">
+      <c r="C28" s="364" t="s">
         <v>140</v>
       </c>
-      <c r="D28" s="402"/>
-      <c r="E28" s="402"/>
+      <c r="D28" s="364"/>
+      <c r="E28" s="364"/>
       <c r="F28" s="274">
         <f>('1 - Aff Gap'!F23*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F23*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F23*'3 - Aff Gap'!F34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="25.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="284"/>
       <c r="B29" s="243"/>
-      <c r="C29" s="403" t="s">
+      <c r="C29" s="360" t="s">
         <v>145</v>
       </c>
-      <c r="D29" s="403"/>
-      <c r="E29" s="403"/>
+      <c r="D29" s="360"/>
+      <c r="E29" s="360"/>
       <c r="F29" s="277">
         <f>SUM(F28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="16.95" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="284"/>
-      <c r="B30" s="404" t="s">
+      <c r="B30" s="365" t="s">
         <v>155</v>
       </c>
-      <c r="C30" s="405"/>
-[...1 lines deleted...]
-      <c r="E30" s="405"/>
+      <c r="C30" s="366"/>
+      <c r="D30" s="366"/>
+      <c r="E30" s="366"/>
       <c r="F30" s="280">
         <f>(IF('1 - Aff Gap'!F23&gt;0,'1 - Aff Gap'!F34,0)+IF('2 - Aff Gap'!F23&gt;0,'2 - Aff Gap'!F34,0)+IF('3 - Aff Gap'!F23&gt;0,'3 - Aff Gap'!F34,0))</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="284"/>
       <c r="B31" s="291"/>
       <c r="C31" s="291"/>
       <c r="D31" s="291"/>
       <c r="E31" s="291"/>
       <c r="F31" s="292"/>
     </row>
     <row r="32" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="406" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="408"/>
+      <c r="A32" s="367" t="s">
+        <v>229</v>
+      </c>
+      <c r="B32" s="368"/>
+      <c r="C32" s="368"/>
+      <c r="D32" s="368"/>
+      <c r="E32" s="369"/>
       <c r="F32" s="293">
         <f>F23+F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="244"/>
       <c r="B33" s="245"/>
       <c r="C33" s="245"/>
       <c r="D33" s="245"/>
       <c r="E33" s="245"/>
       <c r="F33" s="246"/>
     </row>
     <row r="35" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="E35" s="212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="E36" s="212" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="E37" s="212" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eR9M6FHrc9SaH54ewoETsfkaE9kqW4mv3r3ilY4QOskMgmJeHWNoGWxDivVN2ZLNLw/xeDR/J3oL1kYy4CtZ6w==" saltValue="prhPhuKuuEWU+MXyAkM+RQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="awuapnl1uutCaKv6tGCJUbWvEh3YP/xgtwU5HbewH3SMHP4z/5Wg3vrGRS2fG8x9ZGFf79vz/3wotSDPZ42vZw==" saltValue="u59BwWjLvcd8Yv8RUCuy9g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="20">
-    <mergeCell ref="C23:E23"/>
-[...4 lines deleted...]
-    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="A2:F5"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A27:F27"/>
-    <mergeCell ref="A1:F1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A2:F5"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C22:E22"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:F13" xr:uid="{856D1D84-0F8A-4DCC-A2F6-6C45326195E1}">
       <formula1>$E$35:$E$37</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F21" xr:uid="{FF05BFC1-6460-4FE2-A59A-A7F8C1FABF7E}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
@@ -5917,137 +5935,137 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1658739-E91E-4E18-AB35-EA33985B1826}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
     <col min="3" max="6" width="9.109375" style="4"/>
     <col min="7" max="8" width="24" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="4"/>
     <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="492" t="s">
+      <c r="A1" s="503" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="493"/>
-[...5 lines deleted...]
-      <c r="H1" s="494"/>
+      <c r="B1" s="504"/>
+      <c r="C1" s="504"/>
+      <c r="D1" s="504"/>
+      <c r="E1" s="504"/>
+      <c r="F1" s="504"/>
+      <c r="G1" s="504"/>
+      <c r="H1" s="505"/>
     </row>
     <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="495" t="s">
+      <c r="A2" s="506" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="496"/>
-[...5 lines deleted...]
-      <c r="H2" s="497"/>
+      <c r="B2" s="507"/>
+      <c r="C2" s="507"/>
+      <c r="D2" s="507"/>
+      <c r="E2" s="507"/>
+      <c r="F2" s="507"/>
+      <c r="G2" s="507"/>
+      <c r="H2" s="508"/>
     </row>
     <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="503"/>
-[...5 lines deleted...]
-      <c r="H3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="514"/>
+      <c r="G3" s="514"/>
+      <c r="H3" s="515"/>
     </row>
     <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="498" t="s">
+      <c r="A4" s="509" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="499"/>
-[...4 lines deleted...]
-      <c r="G4" s="499"/>
+      <c r="B4" s="510"/>
+      <c r="C4" s="510"/>
+      <c r="D4" s="510"/>
+      <c r="E4" s="510"/>
+      <c r="F4" s="510"/>
+      <c r="G4" s="510"/>
       <c r="H4" s="35"/>
     </row>
     <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="500" t="s">
+      <c r="A5" s="511" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="501"/>
-[...4 lines deleted...]
-      <c r="G5" s="501"/>
+      <c r="B5" s="512"/>
+      <c r="C5" s="512"/>
+      <c r="D5" s="512"/>
+      <c r="E5" s="512"/>
+      <c r="F5" s="512"/>
+      <c r="G5" s="512"/>
       <c r="H5" s="38">
         <f>'2 - Project Info'!G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="490" t="s">
+      <c r="A6" s="495" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="491"/>
-[...4 lines deleted...]
-      <c r="G6" s="491"/>
+      <c r="B6" s="496"/>
+      <c r="C6" s="496"/>
+      <c r="D6" s="496"/>
+      <c r="E6" s="496"/>
+      <c r="F6" s="496"/>
+      <c r="G6" s="496"/>
       <c r="H6" s="38">
         <f>'2 - Project Info'!G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="490" t="s">
+      <c r="A7" s="495" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="496"/>
+      <c r="C7" s="496"/>
+      <c r="D7" s="496"/>
+      <c r="E7" s="496"/>
+      <c r="F7" s="496"/>
+      <c r="G7" s="496"/>
       <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="154"/>
       <c r="B8" s="57"/>
       <c r="C8" s="57"/>
       <c r="D8" s="57"/>
       <c r="E8" s="57"/>
       <c r="F8" s="57"/>
       <c r="G8" s="57"/>
       <c r="H8" s="218"/>
     </row>
     <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="249"/>
       <c r="C9" s="249"/>
       <c r="D9" s="249"/>
       <c r="E9" s="249"/>
       <c r="F9" s="249"/>
       <c r="G9" s="250"/>
@@ -6102,320 +6120,320 @@
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="219">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
       <c r="B14" s="249"/>
       <c r="C14" s="249"/>
       <c r="D14" s="249"/>
       <c r="E14" s="249"/>
       <c r="F14" s="249"/>
       <c r="G14" s="249"/>
       <c r="H14" s="106">
         <v>0</v>
       </c>
       <c r="I14" s="28"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="514" t="s">
+      <c r="B15" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="515"/>
-[...3 lines deleted...]
-      <c r="G15" s="515"/>
+      <c r="C15" s="502"/>
+      <c r="D15" s="502"/>
+      <c r="E15" s="502"/>
+      <c r="F15" s="502"/>
+      <c r="G15" s="502"/>
       <c r="H15" s="106">
         <v>0</v>
       </c>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="514" t="s">
+      <c r="B16" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="515"/>
-[...3 lines deleted...]
-      <c r="G16" s="515"/>
+      <c r="C16" s="502"/>
+      <c r="D16" s="502"/>
+      <c r="E16" s="502"/>
+      <c r="F16" s="502"/>
+      <c r="G16" s="502"/>
       <c r="H16" s="106">
         <v>0</v>
       </c>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="514" t="s">
+      <c r="B17" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="515"/>
-[...3 lines deleted...]
-      <c r="G17" s="515"/>
+      <c r="C17" s="502"/>
+      <c r="D17" s="502"/>
+      <c r="E17" s="502"/>
+      <c r="F17" s="502"/>
+      <c r="G17" s="502"/>
       <c r="H17" s="106">
         <v>0</v>
       </c>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="514" t="s">
+      <c r="B18" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="515"/>
-[...3 lines deleted...]
-      <c r="G18" s="515"/>
+      <c r="C18" s="502"/>
+      <c r="D18" s="502"/>
+      <c r="E18" s="502"/>
+      <c r="F18" s="502"/>
+      <c r="G18" s="502"/>
       <c r="H18" s="106">
         <v>0</v>
       </c>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="514" t="s">
+      <c r="B19" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="515"/>
-[...3 lines deleted...]
-      <c r="G19" s="515"/>
+      <c r="C19" s="502"/>
+      <c r="D19" s="502"/>
+      <c r="E19" s="502"/>
+      <c r="F19" s="502"/>
+      <c r="G19" s="502"/>
       <c r="H19" s="106">
         <v>0</v>
       </c>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="514" t="s">
+      <c r="B20" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="515"/>
-[...3 lines deleted...]
-      <c r="G20" s="515"/>
+      <c r="C20" s="502"/>
+      <c r="D20" s="502"/>
+      <c r="E20" s="502"/>
+      <c r="F20" s="502"/>
+      <c r="G20" s="502"/>
       <c r="H20" s="106">
         <v>0</v>
       </c>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="514" t="s">
+      <c r="B21" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="515"/>
-[...3 lines deleted...]
-      <c r="G21" s="515"/>
+      <c r="C21" s="502"/>
+      <c r="D21" s="502"/>
+      <c r="E21" s="502"/>
+      <c r="F21" s="502"/>
+      <c r="G21" s="502"/>
       <c r="H21" s="106">
         <v>0</v>
       </c>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="514" t="s">
+      <c r="B22" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="515"/>
-[...3 lines deleted...]
-      <c r="G22" s="515"/>
+      <c r="C22" s="502"/>
+      <c r="D22" s="502"/>
+      <c r="E22" s="502"/>
+      <c r="F22" s="502"/>
+      <c r="G22" s="502"/>
       <c r="H22" s="106">
         <v>0</v>
       </c>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="510" t="s">
+      <c r="A23" s="497" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="511"/>
-[...4 lines deleted...]
-      <c r="G23" s="511"/>
+      <c r="B23" s="498"/>
+      <c r="C23" s="498"/>
+      <c r="D23" s="498"/>
+      <c r="E23" s="498"/>
+      <c r="F23" s="498"/>
+      <c r="G23" s="498"/>
       <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="51"/>
       <c r="B24" s="52"/>
       <c r="C24" s="52"/>
       <c r="D24" s="52"/>
       <c r="E24" s="52"/>
       <c r="F24" s="52"/>
       <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="512" t="s">
+      <c r="A25" s="499" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="513"/>
-[...4 lines deleted...]
-      <c r="G25" s="513"/>
+      <c r="B25" s="500"/>
+      <c r="C25" s="500"/>
+      <c r="D25" s="500"/>
+      <c r="E25" s="500"/>
+      <c r="F25" s="500"/>
+      <c r="G25" s="500"/>
       <c r="H25" s="67"/>
       <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="505" t="s">
+      <c r="A26" s="490" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="506"/>
-[...4 lines deleted...]
-      <c r="G26" s="506"/>
+      <c r="B26" s="491"/>
+      <c r="C26" s="491"/>
+      <c r="D26" s="491"/>
+      <c r="E26" s="491"/>
+      <c r="F26" s="491"/>
+      <c r="G26" s="491"/>
       <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="28"/>
     </row>
     <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="31"/>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
     </row>
     <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="507" t="str">
+      <c r="A28" s="492" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="508"/>
-[...5 lines deleted...]
-      <c r="H28" s="509"/>
+      <c r="B28" s="493"/>
+      <c r="C28" s="493"/>
+      <c r="D28" s="493"/>
+      <c r="E28" s="493"/>
+      <c r="F28" s="493"/>
+      <c r="G28" s="493"/>
+      <c r="H28" s="494"/>
     </row>
     <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="463"/>
       <c r="B29" s="464"/>
       <c r="C29" s="464"/>
       <c r="D29" s="464"/>
       <c r="E29" s="464"/>
       <c r="F29" s="464"/>
       <c r="G29" s="464"/>
       <c r="H29" s="465"/>
     </row>
     <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V4sAYx8tmtkqJ8BRdWPKYJKGPo8IZR2OFwENRTY8CbE6ttQnWIpXVwLnT/mtSl9gisKiEzFNrhLAVAS+9gizhQ==" saltValue="6dVVL2zw3J3SRE8MIhiFmg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
-    <mergeCell ref="A28:H28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A26:G26"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:G26"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="8" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{3D67FCA2-D291-4B9E-A5D6-E19332291B00}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{AD9CCD8B-4A90-4847-AFD6-3A1A9F9D40B7}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{71A869CE-9032-400F-8CFB-A7599255648A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{D4F0C9AA-2AA6-4920-B8E4-1CC8D2284563}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{078DE30E-3C88-4D62-95B7-68717CB2CC12}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -6436,632 +6454,632 @@
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA246FF-3FD8-4E1B-B37F-73A9F23B7358}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
     <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
     <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
     <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="516" t="s">
+      <c r="A1" s="556" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="517"/>
-[...3 lines deleted...]
-      <c r="F1" s="518"/>
+      <c r="B1" s="557"/>
+      <c r="C1" s="557"/>
+      <c r="D1" s="557"/>
+      <c r="E1" s="557"/>
+      <c r="F1" s="558"/>
     </row>
     <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="531" t="s">
+      <c r="A2" s="568" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="532"/>
-[...3 lines deleted...]
-      <c r="F2" s="533"/>
+      <c r="B2" s="569"/>
+      <c r="C2" s="569"/>
+      <c r="D2" s="569"/>
+      <c r="E2" s="569"/>
+      <c r="F2" s="570"/>
     </row>
     <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="503"/>
-[...3 lines deleted...]
-      <c r="F3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="515"/>
     </row>
     <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="198"/>
       <c r="B4" s="198"/>
       <c r="C4" s="199"/>
     </row>
     <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="571" t="s">
+      <c r="A5" s="525" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="572"/>
-      <c r="C5" s="573"/>
+      <c r="B5" s="526"/>
+      <c r="C5" s="527"/>
       <c r="D5" s="222"/>
       <c r="E5" s="203"/>
       <c r="F5" s="203"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="538" t="s">
+      <c r="A6" s="575" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="539"/>
+      <c r="B6" s="576"/>
       <c r="C6" s="271"/>
       <c r="D6" s="202"/>
       <c r="E6" s="202"/>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="534" t="s">
+      <c r="A7" s="571" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="535"/>
+      <c r="B7" s="572"/>
       <c r="C7" s="109">
         <v>0</v>
       </c>
       <c r="D7" s="202"/>
       <c r="E7" s="202"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="536" t="s">
+      <c r="A8" s="573" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="537"/>
+      <c r="B8" s="574"/>
       <c r="C8" s="272">
         <v>0</v>
       </c>
       <c r="D8" s="202"/>
       <c r="E8" s="202"/>
     </row>
     <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="200"/>
       <c r="B9" s="201"/>
       <c r="C9" s="202"/>
       <c r="D9" s="202"/>
       <c r="E9" s="202"/>
     </row>
     <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="548" t="s">
+      <c r="A10" s="528" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="549"/>
-[...3 lines deleted...]
-      <c r="F10" s="550"/>
+      <c r="B10" s="529"/>
+      <c r="C10" s="529"/>
+      <c r="D10" s="529"/>
+      <c r="E10" s="529"/>
+      <c r="F10" s="530"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="522" t="s">
+      <c r="A11" s="562" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="523"/>
-[...2 lines deleted...]
-      <c r="E11" s="524"/>
+      <c r="B11" s="563"/>
+      <c r="C11" s="563"/>
+      <c r="D11" s="563"/>
+      <c r="E11" s="564"/>
       <c r="F11" s="252">
         <f>'2 - Project Info'!G62</f>
         <v>0</v>
       </c>
       <c r="G11" s="194"/>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="525" t="s">
+      <c r="A12" s="534" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="526"/>
-[...2 lines deleted...]
-      <c r="E12" s="527"/>
+      <c r="B12" s="535"/>
+      <c r="C12" s="535"/>
+      <c r="D12" s="535"/>
+      <c r="E12" s="536"/>
       <c r="F12" s="109">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="528" t="s">
+      <c r="A13" s="565" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="529"/>
-[...2 lines deleted...]
-      <c r="E13" s="530"/>
+      <c r="B13" s="566"/>
+      <c r="C13" s="566"/>
+      <c r="D13" s="566"/>
+      <c r="E13" s="567"/>
       <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="574" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="576"/>
+      <c r="A14" s="531" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14" s="532"/>
+      <c r="C14" s="532"/>
+      <c r="D14" s="532"/>
+      <c r="E14" s="533"/>
       <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="211"/>
       <c r="B15" s="212"/>
       <c r="C15" s="212"/>
       <c r="D15" s="212"/>
       <c r="E15" s="212"/>
       <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="548" t="s">
+      <c r="A16" s="528" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="549"/>
-[...3 lines deleted...]
-      <c r="F16" s="550"/>
+      <c r="B16" s="529"/>
+      <c r="C16" s="529"/>
+      <c r="D16" s="529"/>
+      <c r="E16" s="529"/>
+      <c r="F16" s="530"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="519" t="s">
+      <c r="A17" s="559" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="520"/>
-[...3 lines deleted...]
-      <c r="F17" s="521"/>
+      <c r="B17" s="560"/>
+      <c r="C17" s="560"/>
+      <c r="D17" s="560"/>
+      <c r="E17" s="560"/>
+      <c r="F17" s="561"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="205"/>
       <c r="C18" s="206"/>
       <c r="D18" s="207"/>
       <c r="E18" s="207"/>
       <c r="F18" s="114">
         <v>0</v>
       </c>
       <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="525" t="s">
+      <c r="A19" s="534" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="526"/>
-[...2 lines deleted...]
-      <c r="E19" s="527"/>
+      <c r="B19" s="535"/>
+      <c r="C19" s="535"/>
+      <c r="D19" s="535"/>
+      <c r="E19" s="536"/>
       <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="205"/>
       <c r="C20" s="206"/>
       <c r="D20" s="207"/>
       <c r="E20" s="207"/>
       <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
       <c r="B21" s="205"/>
       <c r="C21" s="209"/>
       <c r="D21" s="207"/>
       <c r="E21" s="207"/>
       <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="205"/>
       <c r="C22" s="209"/>
       <c r="D22" s="207"/>
       <c r="E22" s="330"/>
       <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="568" t="s">
+      <c r="A23" s="522" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="569"/>
-[...1 lines deleted...]
-      <c r="D23" s="570"/>
+      <c r="B23" s="523"/>
+      <c r="C23" s="523"/>
+      <c r="D23" s="524"/>
       <c r="E23" s="210"/>
       <c r="F23" s="93">
         <v>0</v>
       </c>
       <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="562" t="s">
+      <c r="A24" s="516" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="563"/>
-[...2 lines deleted...]
-      <c r="E24" s="564"/>
+      <c r="B24" s="517"/>
+      <c r="C24" s="517"/>
+      <c r="D24" s="517"/>
+      <c r="E24" s="518"/>
       <c r="F24" s="93">
         <v>0</v>
       </c>
       <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="514" t="s">
+      <c r="B25" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="515"/>
-[...1 lines deleted...]
-      <c r="E25" s="561"/>
+      <c r="C25" s="502"/>
+      <c r="D25" s="502"/>
+      <c r="E25" s="544"/>
       <c r="F25" s="93">
         <v>0</v>
       </c>
       <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="514" t="s">
+      <c r="B26" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="515"/>
-[...1 lines deleted...]
-      <c r="E26" s="561"/>
+      <c r="C26" s="502"/>
+      <c r="D26" s="502"/>
+      <c r="E26" s="544"/>
       <c r="F26" s="93">
         <v>0</v>
       </c>
       <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="514" t="s">
+      <c r="B27" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="515"/>
-[...1 lines deleted...]
-      <c r="E27" s="561"/>
+      <c r="C27" s="502"/>
+      <c r="D27" s="502"/>
+      <c r="E27" s="544"/>
       <c r="F27" s="93">
         <v>0</v>
       </c>
       <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="514" t="s">
+      <c r="B28" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="515"/>
-[...1 lines deleted...]
-      <c r="E28" s="561"/>
+      <c r="C28" s="502"/>
+      <c r="D28" s="502"/>
+      <c r="E28" s="544"/>
       <c r="F28" s="93">
         <v>0</v>
       </c>
       <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="514" t="s">
+      <c r="B29" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="515"/>
-[...1 lines deleted...]
-      <c r="E29" s="561"/>
+      <c r="C29" s="502"/>
+      <c r="D29" s="502"/>
+      <c r="E29" s="544"/>
       <c r="F29" s="93">
         <v>0</v>
       </c>
       <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="514" t="s">
+      <c r="B30" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="515"/>
-[...1 lines deleted...]
-      <c r="E30" s="561"/>
+      <c r="C30" s="502"/>
+      <c r="D30" s="502"/>
+      <c r="E30" s="544"/>
       <c r="F30" s="93">
         <v>0</v>
       </c>
       <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="514" t="s">
+      <c r="B31" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="515"/>
-[...1 lines deleted...]
-      <c r="E31" s="561"/>
+      <c r="C31" s="502"/>
+      <c r="D31" s="502"/>
+      <c r="E31" s="544"/>
       <c r="F31" s="93">
         <v>0</v>
       </c>
       <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="514" t="s">
+      <c r="B32" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="515"/>
-[...1 lines deleted...]
-      <c r="E32" s="561"/>
+      <c r="C32" s="502"/>
+      <c r="D32" s="502"/>
+      <c r="E32" s="544"/>
       <c r="F32" s="115">
         <v>0</v>
       </c>
       <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="565" t="s">
+      <c r="A33" s="519" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="566"/>
-[...2 lines deleted...]
-      <c r="E33" s="567"/>
+      <c r="B33" s="520"/>
+      <c r="C33" s="520"/>
+      <c r="D33" s="520"/>
+      <c r="E33" s="521"/>
       <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
       <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="557" t="s">
+      <c r="A34" s="540" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="558"/>
-[...1 lines deleted...]
-      <c r="D34" s="558"/>
+      <c r="B34" s="541"/>
+      <c r="C34" s="541"/>
+      <c r="D34" s="541"/>
       <c r="E34" s="213"/>
       <c r="F34" s="67"/>
       <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="559" t="s">
+      <c r="A35" s="542" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="560"/>
-[...1 lines deleted...]
-      <c r="D35" s="560"/>
+      <c r="B35" s="543"/>
+      <c r="C35" s="543"/>
+      <c r="D35" s="543"/>
       <c r="E35" s="231"/>
       <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
       <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="214"/>
       <c r="B36" s="214"/>
       <c r="C36" s="214"/>
       <c r="D36" s="214"/>
       <c r="E36" s="214"/>
       <c r="F36" s="113"/>
       <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="548" t="s">
+      <c r="A37" s="528" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="549"/>
-[...3 lines deleted...]
-      <c r="F37" s="550"/>
+      <c r="B37" s="529"/>
+      <c r="C37" s="529"/>
+      <c r="D37" s="529"/>
+      <c r="E37" s="529"/>
+      <c r="F37" s="530"/>
       <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="542" t="s">
+      <c r="A38" s="547" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="543"/>
-[...2 lines deleted...]
-      <c r="E38" s="544"/>
+      <c r="B38" s="548"/>
+      <c r="C38" s="548"/>
+      <c r="D38" s="548"/>
+      <c r="E38" s="549"/>
       <c r="F38" s="119">
         <v>0</v>
       </c>
       <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="545" t="s">
+      <c r="A39" s="550" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="546"/>
-[...2 lines deleted...]
-      <c r="E39" s="547"/>
+      <c r="B39" s="551"/>
+      <c r="C39" s="551"/>
+      <c r="D39" s="551"/>
+      <c r="E39" s="552"/>
       <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="551" t="s">
+      <c r="A40" s="553" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="552"/>
-[...2 lines deleted...]
-      <c r="E40" s="553"/>
+      <c r="B40" s="554"/>
+      <c r="C40" s="554"/>
+      <c r="D40" s="554"/>
+      <c r="E40" s="555"/>
       <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="540" t="s">
+      <c r="G40" s="545" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="541"/>
-[...2 lines deleted...]
-      <c r="K40" s="541"/>
+      <c r="H40" s="546"/>
+      <c r="I40" s="546"/>
+      <c r="J40" s="546"/>
+      <c r="K40" s="546"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="215"/>
       <c r="B41" s="215"/>
       <c r="C41" s="215"/>
       <c r="D41" s="215"/>
       <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="554" t="s">
+      <c r="A42" s="537" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="555"/>
-[...3 lines deleted...]
-      <c r="F42" s="556"/>
+      <c r="B42" s="538"/>
+      <c r="C42" s="538"/>
+      <c r="D42" s="538"/>
+      <c r="E42" s="538"/>
+      <c r="F42" s="539"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="475" t="s">
+      <c r="A43" s="439" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="476"/>
-[...3 lines deleted...]
-      <c r="F43" s="477"/>
+      <c r="B43" s="440"/>
+      <c r="C43" s="440"/>
+      <c r="D43" s="440"/>
+      <c r="E43" s="440"/>
+      <c r="F43" s="441"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="txoU0vwAnOdSspm7qeAF2tsOJph629v4u/tUlsDgFwINpx3yNA8kTaBQygpvCXOFEJMXSVNdm0M1FbU554MIxQ==" saltValue="Frhy0E5H2maAkTdqkMg6Bw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="G40:K40"/>
-[...18 lines deleted...]
-    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="B26:E26"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="7" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{09B9FD16-A1A2-4B9A-BFFD-6B8F49418BD5}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{A46A317C-2971-4B37-B460-6E7C075661E4}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{0741AA35-29DC-430D-A55F-4DB185ACA452}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{B9A91F23-CE7D-485B-AC3F-E442CE886E0C}"/>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{70159B4A-E100-48AA-BF96-A15D7EA4D184}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{E76D447B-6F36-4102-A008-BA110F77BA03}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{EF194433-E0A5-4E83-B93F-FBE06FE6089A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{F22E2C3F-7B07-453A-8A3D-4D5F57D9710E}">
       <formula1>$B$46:$B$49</formula1>
@@ -7095,378 +7113,378 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD39"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="98" zoomScaleNormal="100" zoomScalePageLayoutView="98" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
     <col min="2" max="2" width="22" style="90" customWidth="1"/>
     <col min="3" max="3" width="14.5546875" style="90" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" style="149" customWidth="1"/>
     <col min="5" max="5" width="13.33203125" style="90" customWidth="1"/>
     <col min="6" max="6" width="3.33203125" style="90" customWidth="1"/>
     <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
     <col min="8" max="8" width="24.109375" style="90" customWidth="1"/>
     <col min="9" max="9" width="13.33203125" style="90" customWidth="1"/>
     <col min="10" max="10" width="9" style="90" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="90" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="427" t="s">
+      <c r="A1" s="413" t="s">
         <v>167</v>
       </c>
-      <c r="B1" s="427"/>
-[...6 lines deleted...]
-      <c r="I1" s="427"/>
+      <c r="B1" s="413"/>
+      <c r="C1" s="413"/>
+      <c r="D1" s="413"/>
+      <c r="E1" s="413"/>
+      <c r="F1" s="413"/>
+      <c r="G1" s="413"/>
+      <c r="H1" s="413"/>
+      <c r="I1" s="413"/>
     </row>
     <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="443">
+      <c r="B2" s="429">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="444"/>
-[...1 lines deleted...]
-      <c r="E2" s="445"/>
+      <c r="C2" s="430"/>
+      <c r="D2" s="430"/>
+      <c r="E2" s="431"/>
       <c r="F2" s="120"/>
       <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
       <c r="H2" s="165"/>
       <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
       <c r="J2" s="121"/>
     </row>
     <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="446">
+      <c r="B3" s="432">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="447"/>
-[...1 lines deleted...]
-      <c r="E3" s="448"/>
+      <c r="C3" s="433"/>
+      <c r="D3" s="433"/>
+      <c r="E3" s="434"/>
       <c r="F3" s="122"/>
-      <c r="G3" s="432" t="s">
+      <c r="G3" s="418" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="433"/>
+      <c r="H3" s="419"/>
       <c r="I3" s="128">
         <f>'3 - Project Info'!G34</f>
         <v>0</v>
       </c>
       <c r="J3" s="123"/>
     </row>
     <row r="4" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="434">
+      <c r="B4" s="420">
         <f>'3 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="435"/>
-[...1 lines deleted...]
-      <c r="E4" s="436"/>
+      <c r="C4" s="421"/>
+      <c r="D4" s="421"/>
+      <c r="E4" s="422"/>
       <c r="F4" s="122"/>
-      <c r="G4" s="437" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="438"/>
+      <c r="G4" s="423" t="s">
+        <v>201</v>
+      </c>
+      <c r="H4" s="424"/>
       <c r="I4" s="129">
         <f>'3 - Project Info'!G35+'3 - Project Info'!G36+'3 - Project Info'!G37</f>
         <v>0</v>
       </c>
       <c r="J4" s="123"/>
     </row>
     <row r="5" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D5" s="90"/>
       <c r="F5" s="122"/>
       <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
       <c r="H5" s="139"/>
       <c r="I5" s="129">
         <f>'3 - Project Info'!G51</f>
         <v>0</v>
       </c>
       <c r="J5" s="123"/>
     </row>
     <row r="6" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="307"/>
-      <c r="C6" s="439" t="s">
+      <c r="C6" s="425" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="440"/>
+      <c r="D6" s="426"/>
       <c r="E6" s="307"/>
       <c r="F6" s="122"/>
-      <c r="G6" s="441" t="s">
+      <c r="G6" s="427" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="442"/>
+      <c r="H6" s="428"/>
       <c r="I6" s="315">
         <v>0</v>
       </c>
       <c r="J6" s="123"/>
     </row>
     <row r="7" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="124"/>
       <c r="B7" s="125"/>
       <c r="C7" s="125"/>
       <c r="D7" s="126"/>
       <c r="E7" s="125"/>
       <c r="F7" s="122"/>
       <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
       <c r="H7" s="227"/>
       <c r="I7" s="69" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J7" s="123"/>
     </row>
     <row r="8" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="425" t="s">
+      <c r="A8" s="409" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="426"/>
+      <c r="B8" s="410"/>
       <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F8" s="122"/>
       <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
       <c r="H8" s="227"/>
       <c r="I8" s="316">
         <v>0</v>
       </c>
       <c r="J8" s="123"/>
     </row>
     <row r="9" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="423" t="s">
+      <c r="A9" s="407" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="424"/>
+      <c r="B9" s="408"/>
       <c r="C9" s="131">
         <f>'3 - Value Gap'!H13</f>
         <v>0</v>
       </c>
       <c r="D9" s="309">
         <v>0</v>
       </c>
       <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
       <c r="F9" s="122"/>
       <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
       <c r="H9" s="227"/>
       <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J9" s="123"/>
     </row>
     <row r="10" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="428" t="s">
+      <c r="A10" s="414" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="429"/>
+      <c r="B10" s="415"/>
       <c r="C10" s="220">
         <f>'3 - Value Gap'!H14</f>
         <v>0</v>
       </c>
       <c r="D10" s="310">
         <v>0</v>
       </c>
       <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
       <c r="F10" s="122"/>
-      <c r="G10" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="452"/>
+      <c r="G10" s="401" t="s">
+        <v>227</v>
+      </c>
+      <c r="H10" s="402"/>
       <c r="I10" s="317">
         <v>0</v>
       </c>
       <c r="J10" s="123"/>
     </row>
     <row r="11" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="430" t="s">
+      <c r="A11" s="416" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="431"/>
+      <c r="B11" s="417"/>
       <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
       <c r="F11" s="122"/>
-      <c r="G11" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="454"/>
+      <c r="G11" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H11" s="404"/>
       <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J11" s="123"/>
     </row>
     <row r="12" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="421" t="s">
+      <c r="A12" s="411" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="422"/>
+      <c r="B12" s="412"/>
       <c r="C12" s="311">
         <v>0</v>
       </c>
       <c r="D12" s="312">
         <v>0</v>
       </c>
       <c r="E12" s="263"/>
       <c r="F12" s="122"/>
       <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
       <c r="H12" s="230"/>
       <c r="I12" s="129">
         <f>'3 - Project Info'!G57</f>
         <v>0</v>
       </c>
       <c r="J12" s="123"/>
     </row>
     <row r="13" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="419" t="s">
+      <c r="A13" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="420"/>
+      <c r="B13" s="406"/>
       <c r="C13" s="269" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D13" s="265" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="262"/>
       <c r="F13" s="125"/>
       <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="166"/>
       <c r="I13" s="134">
         <f>'3 - Project Info'!G58</f>
         <v>0</v>
       </c>
       <c r="J13" s="125"/>
       <c r="U13" s="133"/>
       <c r="V13" s="133"/>
       <c r="W13" s="133"/>
       <c r="X13" s="133"/>
       <c r="Y13" s="133"/>
       <c r="Z13" s="133"/>
       <c r="AA13" s="133"/>
       <c r="AB13" s="133"/>
       <c r="AC13" s="133"/>
       <c r="AD13" s="133"/>
     </row>
     <row r="14" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="420"/>
+      <c r="A14" s="405" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="406"/>
       <c r="C14" s="313">
         <v>0</v>
       </c>
       <c r="D14" s="314">
         <v>0</v>
       </c>
       <c r="E14" s="262"/>
       <c r="F14" s="125"/>
       <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
       <c r="H14" s="167"/>
       <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
       <c r="J14" s="125"/>
       <c r="U14" s="133"/>
       <c r="V14" s="133"/>
       <c r="W14" s="133"/>
       <c r="X14" s="133"/>
       <c r="Y14" s="133"/>
       <c r="Z14" s="133"/>
       <c r="AA14" s="133"/>
       <c r="AB14" s="133"/>
       <c r="AC14" s="133"/>
       <c r="AD14" s="133"/>
     </row>
     <row r="15" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="417" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="418"/>
+      <c r="A15" s="437" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15" s="438"/>
       <c r="C15" s="270" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D15" s="266" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="262"/>
       <c r="F15" s="125"/>
       <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
       <c r="H15" s="168"/>
       <c r="I15" s="318">
         <v>0</v>
       </c>
       <c r="J15" s="125"/>
       <c r="U15" s="133"/>
       <c r="V15" s="133"/>
       <c r="W15" s="133"/>
       <c r="X15" s="133"/>
       <c r="Y15" s="133"/>
       <c r="Z15" s="133"/>
       <c r="AA15" s="133"/>
@@ -7477,54 +7495,54 @@
     <row r="16" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D16" s="258"/>
       <c r="E16" s="160"/>
       <c r="F16" s="125"/>
       <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="227"/>
       <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J16" s="125"/>
       <c r="U16" s="133"/>
       <c r="V16" s="133"/>
       <c r="W16" s="133"/>
       <c r="X16" s="133"/>
       <c r="Y16" s="133"/>
       <c r="Z16" s="133"/>
       <c r="AA16" s="133"/>
       <c r="AB16" s="133"/>
       <c r="AC16" s="133"/>
       <c r="AD16" s="133"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="415" t="s">
+      <c r="A17" s="435" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="416"/>
+      <c r="B17" s="436"/>
       <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="133"/>
       <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
       <c r="H17" s="169"/>
       <c r="I17" s="319">
         <v>0</v>
       </c>
       <c r="J17" s="133"/>
     </row>
     <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="138"/>
       <c r="C18" s="156">
@@ -7541,234 +7559,234 @@
       <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
       <c r="H18" s="227"/>
       <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="332"/>
       <c r="C19" s="156">
         <f>'3 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
       <c r="D19" s="309">
         <v>0</v>
       </c>
       <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G19" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="452"/>
+      <c r="G19" s="401" t="s">
+        <v>227</v>
+      </c>
+      <c r="H19" s="402"/>
       <c r="I19" s="317">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="181"/>
       <c r="C20" s="140">
         <f>'3 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
       <c r="D20" s="310">
         <v>0</v>
       </c>
       <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G20" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="454"/>
+      <c r="G20" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H20" s="404"/>
       <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="268"/>
       <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
       <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="421" t="s">
+      <c r="A22" s="411" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="422"/>
+      <c r="B22" s="412"/>
       <c r="C22" s="311">
         <v>0</v>
       </c>
       <c r="D22" s="312">
         <v>0</v>
       </c>
       <c r="E22" s="160"/>
       <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
       <c r="H22" s="165"/>
       <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="419" t="s">
+      <c r="A23" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="420"/>
+      <c r="B23" s="406"/>
       <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E23" s="160"/>
       <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
       <c r="H23" s="157"/>
       <c r="I23" s="164">
         <f>'3 - Value Gap'!H13+'3 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="420"/>
+      <c r="A24" s="405" t="s">
+        <v>226</v>
+      </c>
+      <c r="B24" s="406"/>
       <c r="C24" s="313">
         <v>0</v>
       </c>
       <c r="D24" s="314">
         <v>0</v>
       </c>
       <c r="E24" s="160"/>
       <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
       <c r="H24" s="187"/>
       <c r="I24" s="188">
         <f>SUM('3 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="417" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="418"/>
+      <c r="A25" s="437" t="s">
+        <v>224</v>
+      </c>
+      <c r="B25" s="438"/>
       <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E25" s="160"/>
       <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="185"/>
       <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="135"/>
       <c r="B26" s="135"/>
       <c r="C26" s="135"/>
       <c r="D26" s="136"/>
       <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="415" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="416"/>
+      <c r="A27" s="435" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27" s="436"/>
       <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="159"/>
       <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
       <c r="H27" s="228"/>
       <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="336" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B28" s="333"/>
       <c r="C28" s="156">
         <f>'3 - Project Info'!F29</f>
         <v>0</v>
       </c>
       <c r="E28" s="160"/>
       <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="138"/>
       <c r="I28" s="156">
         <f>'3 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="334" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B29" s="335"/>
       <c r="C29" s="337">
         <f>'3 - Project Info'!F30</f>
         <v>0</v>
       </c>
       <c r="E29" s="160"/>
       <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
       <c r="H29" s="182"/>
       <c r="I29" s="156">
         <f>'3 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="E30" s="160"/>
       <c r="G30" s="179" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="73"/>
       <c r="I30" s="75">
         <f>SUM(I28:I29)</f>
         <v>0</v>
@@ -7811,54 +7829,54 @@
         <v>103</v>
       </c>
       <c r="H32" s="229"/>
       <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="145" t="str">
         <f>'3 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
       <c r="B33" s="146">
         <f>'3 - Leverage'!D8</f>
         <v>0</v>
       </c>
       <c r="C33" s="147" t="str">
         <f>'3 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
       <c r="D33" s="148" t="str">
         <f>'3 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
       <c r="E33" s="160"/>
-      <c r="G33" s="449" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="450"/>
+      <c r="G33" s="399" t="s">
+        <v>202</v>
+      </c>
+      <c r="H33" s="400"/>
       <c r="I33" s="156">
         <f>'3 - Aff Gap'!F19+'3 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="145" t="str">
         <f>'3 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
       <c r="B34" s="146">
         <f>'3 - Leverage'!D9</f>
         <v>0</v>
       </c>
       <c r="C34" s="147" t="str">
         <f>'3 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
       <c r="D34" s="148" t="str">
         <f>'3 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
       <c r="E34" s="163"/>
       <c r="G34" s="178" t="s">
         <v>120</v>
@@ -7961,77 +7979,77 @@
       </c>
       <c r="C38" s="147" t="str">
         <f>'3 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
       <c r="D38" s="148" t="str">
         <f>'3 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
       <c r="E38" s="161"/>
       <c r="G38" s="183" t="s">
         <v>84</v>
       </c>
       <c r="H38" s="158"/>
       <c r="I38" s="72">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="I39" s="91"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="xe6X0plr0Gs2UT81ODYmIFW6AAptjT4NtzdyLrEOU0cITvwWknNPnZe1fVZILKiTvV2Rp2hTMmqgtjpYtEXRqA==" saltValue="jitXK2N90M8eJSPmeNX4HQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="G33:H33"/>
-[...9 lines deleted...]
-    <mergeCell ref="B4:E4"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="6" priority="9" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="5" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="4" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="448" yWindow="648" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{44427FA0-5005-4928-A400-6EF747A9A3B9}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{675BA301-1FEA-49CE-9D34-C25B79DE620F}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{EBD0AC1A-938E-46D5-BF77-813B1D793EBA}"/>
@@ -8146,51 +8164,51 @@
       <c r="E5" s="473"/>
       <c r="F5" s="473"/>
       <c r="G5" s="474"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
       <c r="C6" s="461"/>
       <c r="D6" s="461"/>
       <c r="E6" s="461"/>
       <c r="F6" s="461"/>
       <c r="G6" s="462"/>
       <c r="H6" s="223"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="463"/>
       <c r="C7" s="464"/>
       <c r="D7" s="464"/>
       <c r="E7" s="464"/>
       <c r="F7" s="464"/>
       <c r="G7" s="465"/>
       <c r="H7" s="240" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B8" s="36"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="345" t="str">
@@ -8383,70 +8401,70 @@
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="154"/>
       <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
       <c r="C26" s="155"/>
       <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="12"/>
       <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="151"/>
       <c r="B27" s="152"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12"/>
       <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="153" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B28" s="152"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12"/>
       <c r="H28" s="116"/>
     </row>
     <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="151"/>
       <c r="B29" s="57" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F29" s="64"/>
       <c r="G29" s="12"/>
       <c r="H29" s="116"/>
     </row>
     <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="151"/>
       <c r="B30" s="57" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F30" s="64"/>
       <c r="G30" s="12"/>
       <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="151"/>
       <c r="B31" s="152"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12"/>
       <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
@@ -8472,64 +8490,64 @@
       </c>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="110">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
       <c r="B35" s="11"/>
       <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="111">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="11"/>
       <c r="C36" s="323" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D36" s="324"/>
       <c r="E36" s="324"/>
       <c r="F36" s="324"/>
       <c r="G36" s="111">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="11"/>
       <c r="C37" s="224" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D37" s="44"/>
       <c r="E37" s="85"/>
       <c r="F37" s="86"/>
       <c r="G37" s="112">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="11"/>
       <c r="C38" s="60" t="s">
         <v>56</v>
       </c>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="37">
         <f>SUM(G34:G37)</f>
         <v>0</v>
       </c>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
@@ -8543,292 +8561,292 @@
       <c r="F39" s="22"/>
       <c r="G39" s="96"/>
       <c r="H39" s="19"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
     </row>
     <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="18" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="9"/>
       <c r="H40" s="19"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="8"/>
     </row>
     <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7"/>
       <c r="B41" s="11"/>
-      <c r="C41" s="481" t="s">
-[...4 lines deleted...]
-      <c r="F41" s="482"/>
+      <c r="C41" s="445" t="s">
+        <v>211</v>
+      </c>
+      <c r="D41" s="446"/>
+      <c r="E41" s="446"/>
+      <c r="F41" s="446"/>
       <c r="G41" s="347">
         <v>0</v>
       </c>
       <c r="H41" s="226"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7"/>
       <c r="B42" s="11"/>
       <c r="C42" s="326" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D42" s="327"/>
       <c r="E42" s="327"/>
       <c r="F42" s="327"/>
       <c r="G42" s="348">
         <v>0</v>
       </c>
       <c r="H42" s="226"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
     </row>
     <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7"/>
       <c r="B43" s="11"/>
       <c r="C43" s="326" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D43" s="327"/>
       <c r="E43" s="327"/>
       <c r="F43" s="327"/>
       <c r="G43" s="348">
         <v>0</v>
       </c>
       <c r="H43" s="226"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
     </row>
     <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="11"/>
       <c r="C44" s="326" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D44" s="327"/>
       <c r="E44" s="327"/>
       <c r="F44" s="327"/>
       <c r="G44" s="348">
         <v>0</v>
       </c>
       <c r="H44" s="226"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
     </row>
     <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7"/>
       <c r="B45" s="11"/>
       <c r="C45" s="326" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D45" s="327"/>
       <c r="E45" s="327"/>
       <c r="F45" s="327"/>
       <c r="G45" s="348">
         <v>0</v>
       </c>
       <c r="H45" s="226"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
     </row>
     <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
       <c r="B46" s="11"/>
       <c r="C46" s="326" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D46" s="327"/>
       <c r="E46" s="327"/>
       <c r="F46" s="327"/>
       <c r="G46" s="348">
         <v>0</v>
       </c>
       <c r="H46" s="226"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
     </row>
     <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
       <c r="B47" s="11"/>
       <c r="C47" s="326" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D47" s="328"/>
       <c r="E47" s="328"/>
       <c r="F47" s="328"/>
       <c r="G47" s="348">
         <v>0</v>
       </c>
       <c r="H47" s="226"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
     </row>
     <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
       <c r="B48" s="11"/>
-      <c r="C48" s="488" t="s">
-[...4 lines deleted...]
-      <c r="F48" s="489"/>
+      <c r="C48" s="453" t="s">
+        <v>214</v>
+      </c>
+      <c r="D48" s="454"/>
+      <c r="E48" s="454"/>
+      <c r="F48" s="454"/>
       <c r="G48" s="359">
         <v>0</v>
       </c>
       <c r="H48" s="226"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
     </row>
     <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="7"/>
       <c r="B49" s="11"/>
       <c r="C49" s="323" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D49" s="329"/>
       <c r="E49" s="329"/>
       <c r="F49" s="329"/>
       <c r="G49" s="359">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="7"/>
       <c r="B50" s="11"/>
-      <c r="C50" s="478" t="s">
+      <c r="C50" s="442" t="s">
         <v>55</v>
       </c>
-      <c r="D50" s="479"/>
-[...1 lines deleted...]
-      <c r="F50" s="480"/>
+      <c r="D50" s="443"/>
+      <c r="E50" s="443"/>
+      <c r="F50" s="444"/>
       <c r="G50" s="37">
         <f>SUM(G41:G49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="7"/>
       <c r="B51" s="11"/>
       <c r="C51" s="55" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="56"/>
       <c r="E51" s="56"/>
       <c r="F51" s="56"/>
       <c r="G51" s="325">
         <f>G38+G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="97"/>
     </row>
     <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="7"/>
       <c r="B53" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="21"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="9"/>
       <c r="H53" s="19"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
     </row>
     <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7"/>
       <c r="B54" s="11"/>
       <c r="C54" s="225" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
       <c r="F54" s="39"/>
       <c r="G54" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7"/>
       <c r="B55" s="11"/>
       <c r="C55" s="225" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
       <c r="F55" s="39"/>
       <c r="G55" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
       <c r="B56" s="11"/>
       <c r="C56" s="225" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D56" s="39"/>
       <c r="E56" s="39"/>
       <c r="F56" s="39"/>
       <c r="G56" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="7"/>
       <c r="B57" s="11"/>
       <c r="C57" s="40" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D57" s="39"/>
       <c r="E57" s="39"/>
       <c r="F57" s="39"/>
       <c r="G57" s="358">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="7"/>
       <c r="B58" s="11"/>
       <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="56"/>
       <c r="E58" s="56"/>
       <c r="F58" s="56"/>
       <c r="G58" s="356">
         <f>SUM(G54:G57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="7"/>
       <c r="B59" s="11"/>
@@ -8844,90 +8862,90 @@
       </c>
     </row>
     <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7"/>
       <c r="B60" s="11"/>
       <c r="C60" s="22"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="22"/>
       <c r="G60" s="99"/>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B61"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="100"/>
     </row>
     <row r="62" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="24"/>
       <c r="B62" s="104"/>
-      <c r="C62" s="483" t="s">
+      <c r="C62" s="447" t="s">
         <v>118</v>
       </c>
-      <c r="D62" s="484"/>
-[...1 lines deleted...]
-      <c r="F62" s="485"/>
+      <c r="D62" s="448"/>
+      <c r="E62" s="448"/>
+      <c r="F62" s="449"/>
       <c r="G62" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7"/>
       <c r="B63" s="11"/>
       <c r="C63" s="22"/>
       <c r="D63" s="22"/>
       <c r="E63" s="22"/>
       <c r="F63" s="22"/>
       <c r="G63" s="20"/>
     </row>
     <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="486" t="s">
+      <c r="A64" s="450" t="s">
         <v>21</v>
       </c>
-      <c r="B64" s="375"/>
-[...4 lines deleted...]
-      <c r="G64" s="487"/>
+      <c r="B64" s="451"/>
+      <c r="C64" s="451"/>
+      <c r="D64" s="451"/>
+      <c r="E64" s="451"/>
+      <c r="F64" s="451"/>
+      <c r="G64" s="452"/>
     </row>
     <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="475" t="s">
+      <c r="A65" s="439" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="476"/>
-[...4 lines deleted...]
-      <c r="G65" s="477"/>
+      <c r="B65" s="440"/>
+      <c r="C65" s="440"/>
+      <c r="D65" s="440"/>
+      <c r="E65" s="440"/>
+      <c r="F65" s="440"/>
+      <c r="G65" s="441"/>
     </row>
     <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
     </row>
     <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
@@ -9015,61 +9033,61 @@
         <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C78" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="10"/>
       <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="E79" s="10"/>
       <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E80" s="10"/>
       <c r="F80" s="10"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="jGaVmWxE5HKp+O9ltd90AuiY08SphGJS/bRqPPOUjABp9Ogf3IakmbTtnjardn4TrzWNKHEFTptzuvW05hGQSQ==" saltValue="cBYpev6v05sJfoKZccdxiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G5"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B7:G7"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="C50:F50"/>
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B7:G7"/>
   </mergeCells>
   <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="greaterThan">
       <formula>$G$59</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{3C8EC87B-1CF2-494E-BA0F-F61C77D041EA}"/>
     <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{1CE20A28-A7AC-4937-BCD7-FA9EC8FA121E}">
       <formula1>G59</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{2C05F0A0-BB98-4546-999D-121A0CB84E18}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{620861C7-1C48-4A18-BB38-86E9A4103FD0}">
       <formula1>$E$69:$E$76</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{674951BD-2625-4BA4-BBB7-7D9716CB2AF9}">
       <formula1>$E$72:$E$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{0BD6284C-B511-4145-AF63-57B003966225}">
       <formula1>$G$70:$G$75</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{E157FC5A-0602-47AB-855F-6B9E315F08CB}">
       <formula1>$C$70:$C$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{7307F474-1C71-4770-94E2-92263079C10E}">
@@ -9106,117 +9124,117 @@
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
     <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="363" t="s">
+      <c r="A1" s="478" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="364"/>
-[...3 lines deleted...]
-      <c r="F1" s="365"/>
+      <c r="B1" s="479"/>
+      <c r="C1" s="479"/>
+      <c r="D1" s="479"/>
+      <c r="E1" s="479"/>
+      <c r="F1" s="480"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="366" t="s">
+      <c r="A2" s="481" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="367"/>
-[...3 lines deleted...]
-      <c r="F2" s="368"/>
+      <c r="B2" s="482"/>
+      <c r="C2" s="482"/>
+      <c r="D2" s="482"/>
+      <c r="E2" s="482"/>
+      <c r="F2" s="483"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="369" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="371"/>
+      <c r="A3" s="484" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" s="485"/>
+      <c r="C3" s="485"/>
+      <c r="D3" s="485"/>
+      <c r="E3" s="485"/>
+      <c r="F3" s="486"/>
       <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="372" t="s">
+      <c r="A4" s="487" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="373"/>
-[...3 lines deleted...]
-      <c r="F4" s="374"/>
+      <c r="B4" s="488"/>
+      <c r="C4" s="488"/>
+      <c r="D4" s="488"/>
+      <c r="E4" s="488"/>
+      <c r="F4" s="489"/>
       <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="76"/>
       <c r="B5" s="83"/>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="87" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
       <c r="D6" s="88" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
       <c r="F6" s="88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="101"/>
       <c r="D7" s="80">
         <v>0</v>
       </c>
       <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="103" t="s">
         <v>14</v>
@@ -9310,66 +9328,66 @@
       </c>
       <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="77"/>
       <c r="B14" s="91"/>
       <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="107">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="91"/>
       <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="90"/>
       <c r="C15" s="89"/>
       <c r="D15" s="92"/>
       <c r="E15" s="90"/>
       <c r="F15" s="90"/>
     </row>
     <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="375" t="s">
+      <c r="A17" s="451" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="375"/>
-[...3 lines deleted...]
-      <c r="F17" s="375"/>
+      <c r="B17" s="451"/>
+      <c r="C17" s="451"/>
+      <c r="D17" s="451"/>
+      <c r="E17" s="451"/>
+      <c r="F17" s="451"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="360"/>
-[...4 lines deleted...]
-      <c r="F18" s="362"/>
+      <c r="A18" s="475"/>
+      <c r="B18" s="476"/>
+      <c r="C18" s="476"/>
+      <c r="D18" s="476"/>
+      <c r="E18" s="476"/>
+      <c r="F18" s="477"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>
@@ -9487,137 +9505,137 @@
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BFA2529-372B-48E4-81A7-0E50FCFCF4AA}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
     <col min="3" max="6" width="9.109375" style="4"/>
     <col min="7" max="8" width="24" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="4"/>
     <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="492" t="s">
+      <c r="A1" s="503" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="493"/>
-[...5 lines deleted...]
-      <c r="H1" s="494"/>
+      <c r="B1" s="504"/>
+      <c r="C1" s="504"/>
+      <c r="D1" s="504"/>
+      <c r="E1" s="504"/>
+      <c r="F1" s="504"/>
+      <c r="G1" s="504"/>
+      <c r="H1" s="505"/>
     </row>
     <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="495" t="s">
+      <c r="A2" s="506" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="496"/>
-[...5 lines deleted...]
-      <c r="H2" s="497"/>
+      <c r="B2" s="507"/>
+      <c r="C2" s="507"/>
+      <c r="D2" s="507"/>
+      <c r="E2" s="507"/>
+      <c r="F2" s="507"/>
+      <c r="G2" s="507"/>
+      <c r="H2" s="508"/>
     </row>
     <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="503"/>
-[...5 lines deleted...]
-      <c r="H3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="514"/>
+      <c r="G3" s="514"/>
+      <c r="H3" s="515"/>
     </row>
     <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="498" t="s">
+      <c r="A4" s="509" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="499"/>
-[...4 lines deleted...]
-      <c r="G4" s="499"/>
+      <c r="B4" s="510"/>
+      <c r="C4" s="510"/>
+      <c r="D4" s="510"/>
+      <c r="E4" s="510"/>
+      <c r="F4" s="510"/>
+      <c r="G4" s="510"/>
       <c r="H4" s="35"/>
     </row>
     <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="500" t="s">
+      <c r="A5" s="511" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="501"/>
-[...4 lines deleted...]
-      <c r="G5" s="501"/>
+      <c r="B5" s="512"/>
+      <c r="C5" s="512"/>
+      <c r="D5" s="512"/>
+      <c r="E5" s="512"/>
+      <c r="F5" s="512"/>
+      <c r="G5" s="512"/>
       <c r="H5" s="38">
         <f>'3 - Project Info'!G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="490" t="s">
+      <c r="A6" s="495" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="491"/>
-[...4 lines deleted...]
-      <c r="G6" s="491"/>
+      <c r="B6" s="496"/>
+      <c r="C6" s="496"/>
+      <c r="D6" s="496"/>
+      <c r="E6" s="496"/>
+      <c r="F6" s="496"/>
+      <c r="G6" s="496"/>
       <c r="H6" s="38">
         <f>'3 - Project Info'!G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="490" t="s">
+      <c r="A7" s="495" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="496"/>
+      <c r="C7" s="496"/>
+      <c r="D7" s="496"/>
+      <c r="E7" s="496"/>
+      <c r="F7" s="496"/>
+      <c r="G7" s="496"/>
       <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="154"/>
       <c r="B8" s="57"/>
       <c r="C8" s="57"/>
       <c r="D8" s="57"/>
       <c r="E8" s="57"/>
       <c r="F8" s="57"/>
       <c r="G8" s="57"/>
       <c r="H8" s="218"/>
     </row>
     <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="249"/>
       <c r="C9" s="249"/>
       <c r="D9" s="249"/>
       <c r="E9" s="249"/>
       <c r="F9" s="249"/>
       <c r="G9" s="250"/>
@@ -9672,320 +9690,320 @@
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="219">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
       <c r="B14" s="249"/>
       <c r="C14" s="249"/>
       <c r="D14" s="249"/>
       <c r="E14" s="249"/>
       <c r="F14" s="249"/>
       <c r="G14" s="249"/>
       <c r="H14" s="106">
         <v>0</v>
       </c>
       <c r="I14" s="28"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="514" t="s">
+      <c r="B15" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="515"/>
-[...3 lines deleted...]
-      <c r="G15" s="515"/>
+      <c r="C15" s="502"/>
+      <c r="D15" s="502"/>
+      <c r="E15" s="502"/>
+      <c r="F15" s="502"/>
+      <c r="G15" s="502"/>
       <c r="H15" s="106">
         <v>0</v>
       </c>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="514" t="s">
+      <c r="B16" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="515"/>
-[...3 lines deleted...]
-      <c r="G16" s="515"/>
+      <c r="C16" s="502"/>
+      <c r="D16" s="502"/>
+      <c r="E16" s="502"/>
+      <c r="F16" s="502"/>
+      <c r="G16" s="502"/>
       <c r="H16" s="106">
         <v>0</v>
       </c>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="514" t="s">
+      <c r="B17" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="515"/>
-[...3 lines deleted...]
-      <c r="G17" s="515"/>
+      <c r="C17" s="502"/>
+      <c r="D17" s="502"/>
+      <c r="E17" s="502"/>
+      <c r="F17" s="502"/>
+      <c r="G17" s="502"/>
       <c r="H17" s="106">
         <v>0</v>
       </c>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="514" t="s">
+      <c r="B18" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="515"/>
-[...3 lines deleted...]
-      <c r="G18" s="515"/>
+      <c r="C18" s="502"/>
+      <c r="D18" s="502"/>
+      <c r="E18" s="502"/>
+      <c r="F18" s="502"/>
+      <c r="G18" s="502"/>
       <c r="H18" s="106">
         <v>0</v>
       </c>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="514" t="s">
+      <c r="B19" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="515"/>
-[...3 lines deleted...]
-      <c r="G19" s="515"/>
+      <c r="C19" s="502"/>
+      <c r="D19" s="502"/>
+      <c r="E19" s="502"/>
+      <c r="F19" s="502"/>
+      <c r="G19" s="502"/>
       <c r="H19" s="106">
         <v>0</v>
       </c>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="514" t="s">
+      <c r="B20" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="515"/>
-[...3 lines deleted...]
-      <c r="G20" s="515"/>
+      <c r="C20" s="502"/>
+      <c r="D20" s="502"/>
+      <c r="E20" s="502"/>
+      <c r="F20" s="502"/>
+      <c r="G20" s="502"/>
       <c r="H20" s="106">
         <v>0</v>
       </c>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="514" t="s">
+      <c r="B21" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="515"/>
-[...3 lines deleted...]
-      <c r="G21" s="515"/>
+      <c r="C21" s="502"/>
+      <c r="D21" s="502"/>
+      <c r="E21" s="502"/>
+      <c r="F21" s="502"/>
+      <c r="G21" s="502"/>
       <c r="H21" s="106">
         <v>0</v>
       </c>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="514" t="s">
+      <c r="B22" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="515"/>
-[...3 lines deleted...]
-      <c r="G22" s="515"/>
+      <c r="C22" s="502"/>
+      <c r="D22" s="502"/>
+      <c r="E22" s="502"/>
+      <c r="F22" s="502"/>
+      <c r="G22" s="502"/>
       <c r="H22" s="106">
         <v>0</v>
       </c>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="510" t="s">
+      <c r="A23" s="497" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="511"/>
-[...4 lines deleted...]
-      <c r="G23" s="511"/>
+      <c r="B23" s="498"/>
+      <c r="C23" s="498"/>
+      <c r="D23" s="498"/>
+      <c r="E23" s="498"/>
+      <c r="F23" s="498"/>
+      <c r="G23" s="498"/>
       <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="51"/>
       <c r="B24" s="52"/>
       <c r="C24" s="52"/>
       <c r="D24" s="52"/>
       <c r="E24" s="52"/>
       <c r="F24" s="52"/>
       <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="512" t="s">
+      <c r="A25" s="499" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="513"/>
-[...4 lines deleted...]
-      <c r="G25" s="513"/>
+      <c r="B25" s="500"/>
+      <c r="C25" s="500"/>
+      <c r="D25" s="500"/>
+      <c r="E25" s="500"/>
+      <c r="F25" s="500"/>
+      <c r="G25" s="500"/>
       <c r="H25" s="67"/>
       <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="505" t="s">
+      <c r="A26" s="490" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="506"/>
-[...4 lines deleted...]
-      <c r="G26" s="506"/>
+      <c r="B26" s="491"/>
+      <c r="C26" s="491"/>
+      <c r="D26" s="491"/>
+      <c r="E26" s="491"/>
+      <c r="F26" s="491"/>
+      <c r="G26" s="491"/>
       <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="28"/>
     </row>
     <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="31"/>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
     </row>
     <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="507" t="str">
+      <c r="A28" s="492" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="508"/>
-[...5 lines deleted...]
-      <c r="H28" s="509"/>
+      <c r="B28" s="493"/>
+      <c r="C28" s="493"/>
+      <c r="D28" s="493"/>
+      <c r="E28" s="493"/>
+      <c r="F28" s="493"/>
+      <c r="G28" s="493"/>
+      <c r="H28" s="494"/>
     </row>
     <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="463"/>
       <c r="B29" s="464"/>
       <c r="C29" s="464"/>
       <c r="D29" s="464"/>
       <c r="E29" s="464"/>
       <c r="F29" s="464"/>
       <c r="G29" s="464"/>
       <c r="H29" s="465"/>
     </row>
     <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="C8v+A3ATGzLV6o2W9kceDzqGHE8hzYPxYzkL7KSTjINkvkVGG8JsTLYav1IfAAGOYE48Eyzn1OfcNXMAp+18Mw==" saltValue="Iz/sgn4LLMr/FucCmzZ4uA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
-    <mergeCell ref="A28:H28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A26:G26"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A26:G26"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="1" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{382674FC-4EEC-4308-88AF-B8E8651AC1D2}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{8AA78936-5ED4-4BFF-9952-52FA3BE98932}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only" sqref="H25" xr:uid="{ECE3DFF4-FB77-4D55-BE8D-30FB31B35A14}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{A539A03C-6349-4552-A719-01A9CB370ADA}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{89777DAB-21D9-4A21-BD5D-1020CEE4D22C}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -10006,632 +10024,632 @@
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA3FE13F-3E69-457F-8C1B-253A9DF13C3A}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
     <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
     <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
     <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="516" t="s">
+      <c r="A1" s="556" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="517"/>
-[...3 lines deleted...]
-      <c r="F1" s="518"/>
+      <c r="B1" s="557"/>
+      <c r="C1" s="557"/>
+      <c r="D1" s="557"/>
+      <c r="E1" s="557"/>
+      <c r="F1" s="558"/>
     </row>
     <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="531" t="s">
+      <c r="A2" s="568" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="532"/>
-[...3 lines deleted...]
-      <c r="F2" s="533"/>
+      <c r="B2" s="569"/>
+      <c r="C2" s="569"/>
+      <c r="D2" s="569"/>
+      <c r="E2" s="569"/>
+      <c r="F2" s="570"/>
     </row>
     <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="503"/>
-[...3 lines deleted...]
-      <c r="F3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="515"/>
     </row>
     <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="198"/>
       <c r="B4" s="198"/>
       <c r="C4" s="199"/>
     </row>
     <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="571" t="s">
+      <c r="A5" s="525" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="572"/>
-      <c r="C5" s="573"/>
+      <c r="B5" s="526"/>
+      <c r="C5" s="527"/>
       <c r="D5" s="222"/>
       <c r="E5" s="203"/>
       <c r="F5" s="203"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="538" t="s">
+      <c r="A6" s="575" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="539"/>
+      <c r="B6" s="576"/>
       <c r="C6" s="271"/>
       <c r="D6" s="202"/>
       <c r="E6" s="202"/>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="534" t="s">
+      <c r="A7" s="571" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="535"/>
+      <c r="B7" s="572"/>
       <c r="C7" s="109">
         <v>0</v>
       </c>
       <c r="D7" s="202"/>
       <c r="E7" s="202"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="536" t="s">
+      <c r="A8" s="573" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="537"/>
+      <c r="B8" s="574"/>
       <c r="C8" s="272">
         <v>0</v>
       </c>
       <c r="D8" s="202"/>
       <c r="E8" s="202"/>
     </row>
     <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="200"/>
       <c r="B9" s="201"/>
       <c r="C9" s="202"/>
       <c r="D9" s="202"/>
       <c r="E9" s="202"/>
     </row>
     <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="548" t="s">
+      <c r="A10" s="528" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="549"/>
-[...3 lines deleted...]
-      <c r="F10" s="550"/>
+      <c r="B10" s="529"/>
+      <c r="C10" s="529"/>
+      <c r="D10" s="529"/>
+      <c r="E10" s="529"/>
+      <c r="F10" s="530"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="522" t="s">
+      <c r="A11" s="562" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="523"/>
-[...2 lines deleted...]
-      <c r="E11" s="524"/>
+      <c r="B11" s="563"/>
+      <c r="C11" s="563"/>
+      <c r="D11" s="563"/>
+      <c r="E11" s="564"/>
       <c r="F11" s="252">
         <f>'3 - Project Info'!G62</f>
         <v>0</v>
       </c>
       <c r="G11" s="194"/>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="525" t="s">
+      <c r="A12" s="534" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="526"/>
-[...2 lines deleted...]
-      <c r="E12" s="527"/>
+      <c r="B12" s="535"/>
+      <c r="C12" s="535"/>
+      <c r="D12" s="535"/>
+      <c r="E12" s="536"/>
       <c r="F12" s="109">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="528" t="s">
+      <c r="A13" s="565" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="529"/>
-[...2 lines deleted...]
-      <c r="E13" s="530"/>
+      <c r="B13" s="566"/>
+      <c r="C13" s="566"/>
+      <c r="D13" s="566"/>
+      <c r="E13" s="567"/>
       <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="574" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="576"/>
+      <c r="A14" s="531" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14" s="532"/>
+      <c r="C14" s="532"/>
+      <c r="D14" s="532"/>
+      <c r="E14" s="533"/>
       <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="211"/>
       <c r="B15" s="212"/>
       <c r="C15" s="212"/>
       <c r="D15" s="212"/>
       <c r="E15" s="212"/>
       <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="548" t="s">
+      <c r="A16" s="528" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="549"/>
-[...3 lines deleted...]
-      <c r="F16" s="550"/>
+      <c r="B16" s="529"/>
+      <c r="C16" s="529"/>
+      <c r="D16" s="529"/>
+      <c r="E16" s="529"/>
+      <c r="F16" s="530"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="519" t="s">
+      <c r="A17" s="559" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="520"/>
-[...3 lines deleted...]
-      <c r="F17" s="521"/>
+      <c r="B17" s="560"/>
+      <c r="C17" s="560"/>
+      <c r="D17" s="560"/>
+      <c r="E17" s="560"/>
+      <c r="F17" s="561"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="205"/>
       <c r="C18" s="206"/>
       <c r="D18" s="207"/>
       <c r="E18" s="207"/>
       <c r="F18" s="114">
         <v>0</v>
       </c>
       <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="525" t="s">
+      <c r="A19" s="534" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="526"/>
-[...2 lines deleted...]
-      <c r="E19" s="527"/>
+      <c r="B19" s="535"/>
+      <c r="C19" s="535"/>
+      <c r="D19" s="535"/>
+      <c r="E19" s="536"/>
       <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="205"/>
       <c r="C20" s="206"/>
       <c r="D20" s="207"/>
       <c r="E20" s="207"/>
       <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
       <c r="B21" s="205"/>
       <c r="C21" s="209"/>
       <c r="D21" s="207"/>
       <c r="E21" s="207"/>
       <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="205"/>
       <c r="C22" s="209"/>
       <c r="D22" s="207"/>
       <c r="E22" s="330"/>
       <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="568" t="s">
+      <c r="A23" s="522" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="569"/>
-[...1 lines deleted...]
-      <c r="D23" s="570"/>
+      <c r="B23" s="523"/>
+      <c r="C23" s="523"/>
+      <c r="D23" s="524"/>
       <c r="E23" s="210"/>
       <c r="F23" s="93">
         <v>0</v>
       </c>
       <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="562" t="s">
+      <c r="A24" s="516" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="563"/>
-[...2 lines deleted...]
-      <c r="E24" s="564"/>
+      <c r="B24" s="517"/>
+      <c r="C24" s="517"/>
+      <c r="D24" s="517"/>
+      <c r="E24" s="518"/>
       <c r="F24" s="93">
         <v>0</v>
       </c>
       <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="514" t="s">
+      <c r="B25" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="515"/>
-[...1 lines deleted...]
-      <c r="E25" s="561"/>
+      <c r="C25" s="502"/>
+      <c r="D25" s="502"/>
+      <c r="E25" s="544"/>
       <c r="F25" s="93">
         <v>0</v>
       </c>
       <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="514" t="s">
+      <c r="B26" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="515"/>
-[...1 lines deleted...]
-      <c r="E26" s="561"/>
+      <c r="C26" s="502"/>
+      <c r="D26" s="502"/>
+      <c r="E26" s="544"/>
       <c r="F26" s="93">
         <v>0</v>
       </c>
       <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="514" t="s">
+      <c r="B27" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="515"/>
-[...1 lines deleted...]
-      <c r="E27" s="561"/>
+      <c r="C27" s="502"/>
+      <c r="D27" s="502"/>
+      <c r="E27" s="544"/>
       <c r="F27" s="93">
         <v>0</v>
       </c>
       <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="514" t="s">
+      <c r="B28" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="515"/>
-[...1 lines deleted...]
-      <c r="E28" s="561"/>
+      <c r="C28" s="502"/>
+      <c r="D28" s="502"/>
+      <c r="E28" s="544"/>
       <c r="F28" s="93">
         <v>0</v>
       </c>
       <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="514" t="s">
+      <c r="B29" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="515"/>
-[...1 lines deleted...]
-      <c r="E29" s="561"/>
+      <c r="C29" s="502"/>
+      <c r="D29" s="502"/>
+      <c r="E29" s="544"/>
       <c r="F29" s="93">
         <v>0</v>
       </c>
       <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="514" t="s">
+      <c r="B30" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="515"/>
-[...1 lines deleted...]
-      <c r="E30" s="561"/>
+      <c r="C30" s="502"/>
+      <c r="D30" s="502"/>
+      <c r="E30" s="544"/>
       <c r="F30" s="93">
         <v>0</v>
       </c>
       <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="514" t="s">
+      <c r="B31" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="515"/>
-[...1 lines deleted...]
-      <c r="E31" s="561"/>
+      <c r="C31" s="502"/>
+      <c r="D31" s="502"/>
+      <c r="E31" s="544"/>
       <c r="F31" s="93">
         <v>0</v>
       </c>
       <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="514" t="s">
+      <c r="B32" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="515"/>
-[...1 lines deleted...]
-      <c r="E32" s="561"/>
+      <c r="C32" s="502"/>
+      <c r="D32" s="502"/>
+      <c r="E32" s="544"/>
       <c r="F32" s="115">
         <v>0</v>
       </c>
       <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="565" t="s">
+      <c r="A33" s="519" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="566"/>
-[...2 lines deleted...]
-      <c r="E33" s="567"/>
+      <c r="B33" s="520"/>
+      <c r="C33" s="520"/>
+      <c r="D33" s="520"/>
+      <c r="E33" s="521"/>
       <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
       <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="557" t="s">
+      <c r="A34" s="540" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="558"/>
-[...1 lines deleted...]
-      <c r="D34" s="558"/>
+      <c r="B34" s="541"/>
+      <c r="C34" s="541"/>
+      <c r="D34" s="541"/>
       <c r="E34" s="213"/>
       <c r="F34" s="67"/>
       <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="559" t="s">
+      <c r="A35" s="542" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="560"/>
-[...1 lines deleted...]
-      <c r="D35" s="560"/>
+      <c r="B35" s="543"/>
+      <c r="C35" s="543"/>
+      <c r="D35" s="543"/>
       <c r="E35" s="231"/>
       <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
       <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="214"/>
       <c r="B36" s="214"/>
       <c r="C36" s="214"/>
       <c r="D36" s="214"/>
       <c r="E36" s="214"/>
       <c r="F36" s="113"/>
       <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="548" t="s">
+      <c r="A37" s="528" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="549"/>
-[...3 lines deleted...]
-      <c r="F37" s="550"/>
+      <c r="B37" s="529"/>
+      <c r="C37" s="529"/>
+      <c r="D37" s="529"/>
+      <c r="E37" s="529"/>
+      <c r="F37" s="530"/>
       <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="542" t="s">
+      <c r="A38" s="547" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="543"/>
-[...2 lines deleted...]
-      <c r="E38" s="544"/>
+      <c r="B38" s="548"/>
+      <c r="C38" s="548"/>
+      <c r="D38" s="548"/>
+      <c r="E38" s="549"/>
       <c r="F38" s="119">
         <v>0</v>
       </c>
       <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="545" t="s">
+      <c r="A39" s="550" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="546"/>
-[...2 lines deleted...]
-      <c r="E39" s="547"/>
+      <c r="B39" s="551"/>
+      <c r="C39" s="551"/>
+      <c r="D39" s="551"/>
+      <c r="E39" s="552"/>
       <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="551" t="s">
+      <c r="A40" s="553" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="552"/>
-[...2 lines deleted...]
-      <c r="E40" s="553"/>
+      <c r="B40" s="554"/>
+      <c r="C40" s="554"/>
+      <c r="D40" s="554"/>
+      <c r="E40" s="555"/>
       <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="540" t="s">
+      <c r="G40" s="545" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="541"/>
-[...2 lines deleted...]
-      <c r="K40" s="541"/>
+      <c r="H40" s="546"/>
+      <c r="I40" s="546"/>
+      <c r="J40" s="546"/>
+      <c r="K40" s="546"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="215"/>
       <c r="B41" s="215"/>
       <c r="C41" s="215"/>
       <c r="D41" s="215"/>
       <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="554" t="s">
+      <c r="A42" s="537" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="555"/>
-[...3 lines deleted...]
-      <c r="F42" s="556"/>
+      <c r="B42" s="538"/>
+      <c r="C42" s="538"/>
+      <c r="D42" s="538"/>
+      <c r="E42" s="538"/>
+      <c r="F42" s="539"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="475" t="s">
+      <c r="A43" s="439" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="476"/>
-[...3 lines deleted...]
-      <c r="F43" s="477"/>
+      <c r="B43" s="440"/>
+      <c r="C43" s="440"/>
+      <c r="D43" s="440"/>
+      <c r="E43" s="440"/>
+      <c r="F43" s="441"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="0tncvMrQ0TkAD0BgdUEH6fVoGgG/IMOkjqLdqd6KLUhKUkxTM/5F/Ms+uij2lQlG47gZ+Scn7kjJwPQIaiHS3Q==" saltValue="t4hqbZ1egwL0fz7p3CQYxg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="G40:K40"/>
-[...18 lines deleted...]
-    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="B26:E26"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{4BF44027-F8F5-407B-9F90-E0A967CAB52D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{FA568533-BE9A-4A4C-9F05-FB05EC06815A}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{F9C1D14D-5F49-4FB7-AB49-8E5120D65AA9}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{2E52D683-25A6-4899-B565-16ABF933D210}"/>
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{CD613C4C-8E7B-49D6-9AF3-FED5F3BBAD5A}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{42EEF813-2FAF-4721-B4C5-441977705C20}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{D538EC00-3F63-42DC-B506-1E0110F5535E}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{3FDB3F10-7CB5-401C-8013-D5F7B64872D5}">
       <formula1>$B$46:$B$49</formula1>
@@ -10665,378 +10683,378 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD38"/>
   <sheetViews>
     <sheetView showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
     <col min="2" max="2" width="23.5546875" style="90" customWidth="1"/>
     <col min="3" max="3" width="14.5546875" style="90" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" style="149" customWidth="1"/>
     <col min="5" max="5" width="13.33203125" style="90" customWidth="1"/>
     <col min="6" max="6" width="3.33203125" style="90" customWidth="1"/>
     <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
     <col min="8" max="8" width="26" style="90" customWidth="1"/>
     <col min="9" max="9" width="13.33203125" style="90" customWidth="1"/>
     <col min="10" max="10" width="9" style="90" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="90" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="427" t="s">
+      <c r="A1" s="413" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="427"/>
-[...6 lines deleted...]
-      <c r="I1" s="427"/>
+      <c r="B1" s="413"/>
+      <c r="C1" s="413"/>
+      <c r="D1" s="413"/>
+      <c r="E1" s="413"/>
+      <c r="F1" s="413"/>
+      <c r="G1" s="413"/>
+      <c r="H1" s="413"/>
+      <c r="I1" s="413"/>
     </row>
     <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="443">
+      <c r="B2" s="429">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="444"/>
-[...1 lines deleted...]
-      <c r="E2" s="445"/>
+      <c r="C2" s="430"/>
+      <c r="D2" s="430"/>
+      <c r="E2" s="431"/>
       <c r="F2" s="120"/>
       <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
       <c r="H2" s="165"/>
       <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
       <c r="J2" s="121"/>
     </row>
     <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="446">
+      <c r="B3" s="432">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="447"/>
-[...1 lines deleted...]
-      <c r="E3" s="448"/>
+      <c r="C3" s="433"/>
+      <c r="D3" s="433"/>
+      <c r="E3" s="434"/>
       <c r="F3" s="122"/>
-      <c r="G3" s="432" t="s">
+      <c r="G3" s="418" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="433"/>
+      <c r="H3" s="419"/>
       <c r="I3" s="128">
         <f>'1 - Project Info'!G34</f>
         <v>0</v>
       </c>
       <c r="J3" s="123"/>
     </row>
     <row r="4" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="434">
+      <c r="B4" s="420">
         <f>'1 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="435"/>
-[...1 lines deleted...]
-      <c r="E4" s="436"/>
+      <c r="C4" s="421"/>
+      <c r="D4" s="421"/>
+      <c r="E4" s="422"/>
       <c r="F4" s="122"/>
-      <c r="G4" s="437" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="438"/>
+      <c r="G4" s="423" t="s">
+        <v>201</v>
+      </c>
+      <c r="H4" s="424"/>
       <c r="I4" s="129">
         <f>'1 - Project Info'!G35+'1 - Project Info'!G36+'1 - Project Info'!G37</f>
         <v>0</v>
       </c>
       <c r="J4" s="123"/>
     </row>
     <row r="5" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D5" s="90"/>
       <c r="F5" s="122"/>
       <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
       <c r="H5" s="139"/>
       <c r="I5" s="129">
         <f>'1 - Project Info'!G50</f>
         <v>0</v>
       </c>
       <c r="J5" s="123"/>
     </row>
     <row r="6" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="307"/>
-      <c r="C6" s="439" t="s">
+      <c r="C6" s="425" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="440"/>
+      <c r="D6" s="426"/>
       <c r="E6" s="307"/>
       <c r="F6" s="122"/>
-      <c r="G6" s="441" t="s">
+      <c r="G6" s="427" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="442"/>
+      <c r="H6" s="428"/>
       <c r="I6" s="315">
         <v>0</v>
       </c>
       <c r="J6" s="123"/>
     </row>
     <row r="7" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="124"/>
       <c r="B7" s="125"/>
       <c r="C7" s="125"/>
       <c r="D7" s="126"/>
       <c r="E7" s="125"/>
       <c r="F7" s="122"/>
       <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
       <c r="H7" s="227"/>
       <c r="I7" s="69" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J7" s="123"/>
     </row>
     <row r="8" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="425" t="s">
+      <c r="A8" s="409" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="426"/>
+      <c r="B8" s="410"/>
       <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F8" s="122"/>
       <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
       <c r="H8" s="227"/>
       <c r="I8" s="316">
         <v>0</v>
       </c>
       <c r="J8" s="123"/>
     </row>
     <row r="9" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="423" t="s">
+      <c r="A9" s="407" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="424"/>
+      <c r="B9" s="408"/>
       <c r="C9" s="131">
         <f>'1 - Value Gap'!H13</f>
         <v>0</v>
       </c>
       <c r="D9" s="309">
         <v>0</v>
       </c>
       <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
       <c r="F9" s="122"/>
       <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
       <c r="H9" s="227"/>
       <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J9" s="123"/>
     </row>
     <row r="10" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="428" t="s">
+      <c r="A10" s="414" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="429"/>
+      <c r="B10" s="415"/>
       <c r="C10" s="220">
         <f>'1 - Value Gap'!H14</f>
         <v>0</v>
       </c>
       <c r="D10" s="310">
         <v>0</v>
       </c>
       <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
       <c r="F10" s="122"/>
-      <c r="G10" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="452"/>
+      <c r="G10" s="401" t="s">
+        <v>227</v>
+      </c>
+      <c r="H10" s="402"/>
       <c r="I10" s="317">
         <v>0</v>
       </c>
       <c r="J10" s="123"/>
     </row>
     <row r="11" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="430" t="s">
+      <c r="A11" s="416" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="431"/>
+      <c r="B11" s="417"/>
       <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
       <c r="F11" s="122"/>
-      <c r="G11" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="454"/>
+      <c r="G11" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H11" s="404"/>
       <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J11" s="123"/>
     </row>
     <row r="12" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="421" t="s">
+      <c r="A12" s="411" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="422"/>
+      <c r="B12" s="412"/>
       <c r="C12" s="338">
         <v>0</v>
       </c>
       <c r="D12" s="342">
         <v>0</v>
       </c>
       <c r="E12" s="263"/>
       <c r="F12" s="122"/>
       <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
       <c r="H12" s="230"/>
       <c r="I12" s="129">
         <f>'1 - Project Info'!G57</f>
         <v>0</v>
       </c>
       <c r="J12" s="123"/>
     </row>
     <row r="13" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="419" t="s">
+      <c r="A13" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="420"/>
+      <c r="B13" s="406"/>
       <c r="C13" s="339" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D13" s="343" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="262"/>
       <c r="F13" s="125"/>
       <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="166"/>
       <c r="I13" s="134">
         <f>'1 - Project Info'!G58</f>
         <v>0</v>
       </c>
       <c r="J13" s="125"/>
       <c r="U13" s="133"/>
       <c r="V13" s="133"/>
       <c r="W13" s="133"/>
       <c r="X13" s="133"/>
       <c r="Y13" s="133"/>
       <c r="Z13" s="133"/>
       <c r="AA13" s="133"/>
       <c r="AB13" s="133"/>
       <c r="AC13" s="133"/>
       <c r="AD13" s="133"/>
     </row>
     <row r="14" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="420"/>
+      <c r="A14" s="405" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="406"/>
       <c r="C14" s="340">
         <v>0</v>
       </c>
       <c r="D14" s="342">
         <v>0</v>
       </c>
       <c r="E14" s="262"/>
       <c r="F14" s="125"/>
       <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
       <c r="H14" s="167"/>
       <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
       <c r="J14" s="125"/>
       <c r="U14" s="133"/>
       <c r="V14" s="133"/>
       <c r="W14" s="133"/>
       <c r="X14" s="133"/>
       <c r="Y14" s="133"/>
       <c r="Z14" s="133"/>
       <c r="AA14" s="133"/>
       <c r="AB14" s="133"/>
       <c r="AC14" s="133"/>
       <c r="AD14" s="133"/>
     </row>
     <row r="15" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="417" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="418"/>
+      <c r="A15" s="437" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15" s="438"/>
       <c r="C15" s="341" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D15" s="343" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="262"/>
       <c r="F15" s="125"/>
       <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
       <c r="H15" s="168"/>
       <c r="I15" s="318">
         <v>0</v>
       </c>
       <c r="J15" s="125"/>
       <c r="U15" s="133"/>
       <c r="V15" s="133"/>
       <c r="W15" s="133"/>
       <c r="X15" s="133"/>
       <c r="Y15" s="133"/>
       <c r="Z15" s="133"/>
       <c r="AA15" s="133"/>
@@ -11047,54 +11065,54 @@
     <row r="16" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D16" s="258"/>
       <c r="E16" s="160"/>
       <c r="F16" s="125"/>
       <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="227"/>
       <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J16" s="125"/>
       <c r="U16" s="133"/>
       <c r="V16" s="133"/>
       <c r="W16" s="133"/>
       <c r="X16" s="133"/>
       <c r="Y16" s="133"/>
       <c r="Z16" s="133"/>
       <c r="AA16" s="133"/>
       <c r="AB16" s="133"/>
       <c r="AC16" s="133"/>
       <c r="AD16" s="133"/>
     </row>
     <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="415" t="s">
+      <c r="A17" s="435" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="416"/>
+      <c r="B17" s="436"/>
       <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="133"/>
       <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
       <c r="H17" s="169"/>
       <c r="I17" s="319">
         <v>0</v>
       </c>
       <c r="J17" s="133"/>
     </row>
     <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="138"/>
       <c r="C18" s="156">
@@ -11111,234 +11129,234 @@
       <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
       <c r="H18" s="227"/>
       <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="332"/>
       <c r="C19" s="156">
         <f>'1 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
       <c r="D19" s="309">
         <v>0</v>
       </c>
       <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G19" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="452"/>
+      <c r="G19" s="401" t="s">
+        <v>223</v>
+      </c>
+      <c r="H19" s="402"/>
       <c r="I19" s="317">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="181"/>
       <c r="C20" s="140">
         <f>'1 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
       <c r="D20" s="310">
         <v>0</v>
       </c>
       <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G20" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="454"/>
+      <c r="G20" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H20" s="404"/>
       <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="268"/>
       <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
       <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="421" t="s">
+      <c r="A22" s="411" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="422"/>
+      <c r="B22" s="412"/>
       <c r="C22" s="311">
         <v>0</v>
       </c>
       <c r="D22" s="312">
         <v>0</v>
       </c>
       <c r="E22" s="160"/>
       <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
       <c r="H22" s="165"/>
       <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="419" t="s">
+      <c r="A23" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="420"/>
+      <c r="B23" s="406"/>
       <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E23" s="160"/>
       <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
       <c r="H23" s="157"/>
       <c r="I23" s="164">
         <f>'1 - Value Gap'!H13+'1 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="420"/>
+      <c r="A24" s="405" t="s">
+        <v>226</v>
+      </c>
+      <c r="B24" s="406"/>
       <c r="C24" s="313">
         <v>0</v>
       </c>
       <c r="D24" s="313">
         <v>0</v>
       </c>
       <c r="E24" s="160"/>
       <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
       <c r="H24" s="187"/>
       <c r="I24" s="188">
         <f>SUM('1 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="417" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="418"/>
+      <c r="A25" s="437" t="s">
+        <v>224</v>
+      </c>
+      <c r="B25" s="438"/>
       <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E25" s="160"/>
       <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="185"/>
       <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="135"/>
       <c r="B26" s="135"/>
       <c r="C26" s="135"/>
       <c r="D26" s="136"/>
       <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="415" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="416"/>
+      <c r="A27" s="435" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27" s="436"/>
       <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="159"/>
       <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
       <c r="H27" s="228"/>
       <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="336" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B28" s="333"/>
       <c r="C28" s="156">
         <f>'1 - Project Info'!F29</f>
         <v>0</v>
       </c>
       <c r="E28" s="160"/>
       <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="138"/>
       <c r="I28" s="156">
         <f>'1 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="334" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B29" s="335"/>
       <c r="C29" s="337">
         <f>'1 - Project Info'!F30</f>
         <v>0</v>
       </c>
       <c r="E29" s="160"/>
       <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
       <c r="H29" s="182"/>
       <c r="I29" s="140">
         <f>'1 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="E30" s="160"/>
       <c r="G30" s="179" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="73"/>
       <c r="I30" s="75">
         <f>SUM(I28:I29)</f>
         <v>0</v>
@@ -11381,54 +11399,54 @@
         <v>103</v>
       </c>
       <c r="H32" s="229"/>
       <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="145" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
       <c r="B33" s="146">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
       <c r="C33" s="147" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
       <c r="D33" s="148" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
       <c r="E33" s="160"/>
-      <c r="G33" s="449" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="450"/>
+      <c r="G33" s="399" t="s">
+        <v>202</v>
+      </c>
+      <c r="H33" s="400"/>
       <c r="I33" s="156">
         <f>'1 - Aff Gap'!F19+'1 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="145" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
       <c r="B34" s="146">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
       <c r="C34" s="147" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
       <c r="D34" s="148" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
       <c r="E34" s="163"/>
       <c r="G34" s="178" t="s">
         <v>120</v>
@@ -11528,77 +11546,77 @@
       <c r="B38" s="146">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
       <c r="C38" s="147" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
       <c r="D38" s="148" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
       <c r="E38" s="161"/>
       <c r="G38" s="183" t="s">
         <v>84</v>
       </c>
       <c r="H38" s="158"/>
       <c r="I38" s="72">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="GkYVcBE4kf+JfrkSyG39m5hJMuA4E5mvxfogjPPeLcKZh8c2enN2LGb9tIzFXQ2/eHqifOlZAppEJiNFbDdMew==" saltValue="DNXEH2693MzQ7a6ZY7FdgA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="G33:H33"/>
-[...3 lines deleted...]
-    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A17:B17"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="A27:B27"/>
-[...6 lines deleted...]
-    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="20" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="19" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="18" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="17" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="699" yWindow="791" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{E12FC719-DA0D-4648-93C1-487C79F14750}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{ACABDB52-BC83-46B3-A0AF-B64B33EFD5E5}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{75115978-67F7-4E2E-AB3B-F3EF34BF771F}"/>
@@ -11713,51 +11731,51 @@
       <c r="E5" s="473"/>
       <c r="F5" s="473"/>
       <c r="G5" s="474"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
       <c r="C6" s="461"/>
       <c r="D6" s="461"/>
       <c r="E6" s="461"/>
       <c r="F6" s="461"/>
       <c r="G6" s="462"/>
       <c r="H6" s="223"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="463"/>
       <c r="C7" s="464"/>
       <c r="D7" s="464"/>
       <c r="E7" s="464"/>
       <c r="F7" s="464"/>
       <c r="G7" s="465"/>
       <c r="H7" s="240" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B8" s="36"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="344" t="str">
@@ -11950,70 +11968,70 @@
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="154"/>
       <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
       <c r="C26" s="155"/>
       <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="12"/>
       <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="151"/>
       <c r="B27" s="152"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12"/>
       <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="153" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B28" s="152"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12"/>
       <c r="H28" s="116"/>
     </row>
     <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="151"/>
       <c r="B29" s="57" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F29" s="64"/>
       <c r="G29" s="12"/>
       <c r="H29" s="116"/>
     </row>
     <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="151"/>
       <c r="B30" s="57" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F30" s="64"/>
       <c r="G30" s="12"/>
       <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="151"/>
       <c r="B31" s="152"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12"/>
       <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
@@ -12039,64 +12057,64 @@
       </c>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="350">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
       <c r="B35" s="11"/>
       <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="351">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="11"/>
       <c r="C36" s="323" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D36" s="324"/>
       <c r="E36" s="324"/>
       <c r="F36" s="324"/>
       <c r="G36" s="351">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="11"/>
       <c r="C37" s="224" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D37" s="44"/>
       <c r="E37" s="85"/>
       <c r="F37" s="86"/>
       <c r="G37" s="352">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="11"/>
       <c r="C38" s="60" t="s">
         <v>56</v>
       </c>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="37">
         <f>SUM(G34:G37)</f>
         <v>0</v>
       </c>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
@@ -12110,296 +12128,296 @@
       <c r="F39" s="22"/>
       <c r="G39" s="96"/>
       <c r="H39" s="19"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
     </row>
     <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="18" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="9"/>
       <c r="H40" s="19"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="8"/>
     </row>
     <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7"/>
       <c r="B41" s="11"/>
-      <c r="C41" s="481" t="s">
-[...4 lines deleted...]
-      <c r="F41" s="482"/>
+      <c r="C41" s="445" t="s">
+        <v>211</v>
+      </c>
+      <c r="D41" s="446"/>
+      <c r="E41" s="446"/>
+      <c r="F41" s="446"/>
       <c r="G41" s="347">
         <v>0</v>
       </c>
       <c r="H41" s="226"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7"/>
       <c r="B42" s="11"/>
       <c r="C42" s="326" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D42" s="327"/>
       <c r="E42" s="327"/>
       <c r="F42" s="327"/>
       <c r="G42" s="348">
         <v>0</v>
       </c>
       <c r="H42" s="226"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
     </row>
     <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7"/>
       <c r="B43" s="11"/>
       <c r="C43" s="326" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D43" s="327"/>
       <c r="E43" s="327"/>
       <c r="F43" s="327"/>
       <c r="G43" s="348">
         <v>0</v>
       </c>
       <c r="H43" s="226"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
     </row>
     <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="11"/>
       <c r="C44" s="326" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D44" s="327"/>
       <c r="E44" s="327"/>
       <c r="F44" s="327"/>
       <c r="G44" s="348">
         <v>0</v>
       </c>
       <c r="H44" s="226"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
     </row>
     <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7"/>
       <c r="B45" s="11"/>
       <c r="C45" s="326" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D45" s="327"/>
       <c r="E45" s="327"/>
       <c r="F45" s="327"/>
       <c r="G45" s="348">
         <v>0</v>
       </c>
       <c r="H45" s="226"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
     </row>
     <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
       <c r="B46" s="11"/>
       <c r="C46" s="326" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D46" s="327"/>
       <c r="E46" s="327"/>
       <c r="F46" s="327"/>
       <c r="G46" s="348">
         <v>0</v>
       </c>
       <c r="H46" s="226"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
     </row>
     <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
       <c r="B47" s="11"/>
       <c r="C47" s="326" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D47" s="328"/>
       <c r="E47" s="328"/>
       <c r="F47" s="328"/>
       <c r="G47" s="348">
         <v>0</v>
       </c>
       <c r="H47" s="226"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
     </row>
     <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
       <c r="B48" s="11"/>
-      <c r="C48" s="488" t="s">
-[...4 lines deleted...]
-      <c r="F48" s="489"/>
+      <c r="C48" s="453" t="s">
+        <v>214</v>
+      </c>
+      <c r="D48" s="454"/>
+      <c r="E48" s="454"/>
+      <c r="F48" s="454"/>
       <c r="G48" s="348">
         <v>0</v>
       </c>
       <c r="H48" s="226"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
     </row>
     <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="7"/>
       <c r="B49" s="11"/>
       <c r="C49" s="323" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D49" s="353"/>
       <c r="E49" s="353"/>
       <c r="F49" s="353"/>
       <c r="G49" s="349">
         <v>0</v>
       </c>
       <c r="H49" s="226"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
     </row>
     <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="7"/>
       <c r="B50" s="11"/>
-      <c r="C50" s="478" t="s">
+      <c r="C50" s="442" t="s">
         <v>55</v>
       </c>
-      <c r="D50" s="479"/>
-[...1 lines deleted...]
-      <c r="F50" s="480"/>
+      <c r="D50" s="443"/>
+      <c r="E50" s="443"/>
+      <c r="F50" s="444"/>
       <c r="G50" s="346">
         <f>SUM(G41:G49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="7"/>
       <c r="B51" s="11"/>
       <c r="C51" s="354" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="355"/>
       <c r="E51" s="355"/>
       <c r="F51" s="355"/>
       <c r="G51" s="325">
         <f>G38+G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="97"/>
     </row>
     <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="7"/>
       <c r="B53" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="21"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="9"/>
       <c r="H53" s="19"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
     </row>
     <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7"/>
       <c r="B54" s="11"/>
       <c r="C54" s="225" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
       <c r="F54" s="39"/>
       <c r="G54" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7"/>
       <c r="B55" s="11"/>
       <c r="C55" s="225" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
       <c r="F55" s="39"/>
       <c r="G55" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
       <c r="B56" s="11"/>
       <c r="C56" s="225" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D56" s="39"/>
       <c r="E56" s="39"/>
       <c r="F56" s="39"/>
       <c r="G56" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="7"/>
       <c r="B57" s="11"/>
       <c r="C57" s="40" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D57" s="39"/>
       <c r="E57" s="39"/>
       <c r="F57" s="39"/>
       <c r="G57" s="358">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="7"/>
       <c r="B58" s="11"/>
       <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="56"/>
       <c r="E58" s="56"/>
       <c r="F58" s="56"/>
       <c r="G58" s="356">
         <f>SUM(G54:G57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="7"/>
       <c r="B59" s="11"/>
@@ -12415,90 +12433,90 @@
       </c>
     </row>
     <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7"/>
       <c r="B60" s="11"/>
       <c r="C60" s="22"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="22"/>
       <c r="G60" s="99"/>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B61"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="100"/>
     </row>
     <row r="62" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="24"/>
       <c r="B62" s="104"/>
-      <c r="C62" s="483" t="s">
+      <c r="C62" s="447" t="s">
         <v>118</v>
       </c>
-      <c r="D62" s="484"/>
-[...1 lines deleted...]
-      <c r="F62" s="485"/>
+      <c r="D62" s="448"/>
+      <c r="E62" s="448"/>
+      <c r="F62" s="449"/>
       <c r="G62" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7"/>
       <c r="B63" s="11"/>
       <c r="C63" s="22"/>
       <c r="D63" s="22"/>
       <c r="E63" s="22"/>
       <c r="F63" s="22"/>
       <c r="G63" s="20"/>
     </row>
     <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="486" t="s">
+      <c r="A64" s="450" t="s">
         <v>21</v>
       </c>
-      <c r="B64" s="375"/>
-[...4 lines deleted...]
-      <c r="G64" s="487"/>
+      <c r="B64" s="451"/>
+      <c r="C64" s="451"/>
+      <c r="D64" s="451"/>
+      <c r="E64" s="451"/>
+      <c r="F64" s="451"/>
+      <c r="G64" s="452"/>
     </row>
     <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="475" t="s">
+      <c r="A65" s="439" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="476"/>
-[...4 lines deleted...]
-      <c r="G65" s="477"/>
+      <c r="B65" s="440"/>
+      <c r="C65" s="440"/>
+      <c r="D65" s="440"/>
+      <c r="E65" s="440"/>
+      <c r="F65" s="440"/>
+      <c r="G65" s="441"/>
     </row>
     <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
     </row>
     <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
@@ -12586,61 +12604,61 @@
         <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C78" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="10"/>
       <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="E79" s="10"/>
       <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="E80" s="10"/>
       <c r="F80" s="10"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="gLEUkO2MfuMY3dTQhO/VcdjZZvXsYwHpwFaWAfmmVwtXwoTgvxzchTHjF4g/W7WA3Ovgw8U26XrRqCpQkF9vEg==" saltValue="SOg0Mwt7Yd8E9YwhjpIAnw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="11">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A3:G5"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="C48:F48"/>
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:G5"/>
   </mergeCells>
   <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="16" priority="1" stopIfTrue="1" operator="greaterThan">
       <formula>$G$58</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>$C$75:$C$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{00000000-0002-0000-0200-000003000000}">
       <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{00000000-0002-0000-0200-000006000000}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{00000000-0002-0000-0200-000007000000}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{75D7038C-D649-4EC6-BE92-AADD519A98C1}">
       <formula1>G59</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{A0212734-A8A2-4625-84F8-371782D5D9C0}">
       <formula1>$C$70:$C$72</formula1>
@@ -12677,117 +12695,117 @@
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
     <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="363" t="s">
+      <c r="A1" s="478" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="364"/>
-[...3 lines deleted...]
-      <c r="F1" s="365"/>
+      <c r="B1" s="479"/>
+      <c r="C1" s="479"/>
+      <c r="D1" s="479"/>
+      <c r="E1" s="479"/>
+      <c r="F1" s="480"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="366" t="s">
+      <c r="A2" s="481" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="367"/>
-[...3 lines deleted...]
-      <c r="F2" s="368"/>
+      <c r="B2" s="482"/>
+      <c r="C2" s="482"/>
+      <c r="D2" s="482"/>
+      <c r="E2" s="482"/>
+      <c r="F2" s="483"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="369" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="371"/>
+      <c r="A3" s="484" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" s="485"/>
+      <c r="C3" s="485"/>
+      <c r="D3" s="485"/>
+      <c r="E3" s="485"/>
+      <c r="F3" s="486"/>
       <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="372" t="s">
+      <c r="A4" s="487" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="373"/>
-[...3 lines deleted...]
-      <c r="F4" s="374"/>
+      <c r="B4" s="488"/>
+      <c r="C4" s="488"/>
+      <c r="D4" s="488"/>
+      <c r="E4" s="488"/>
+      <c r="F4" s="489"/>
       <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="76"/>
       <c r="B5" s="83"/>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="87" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
       <c r="D6" s="88" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
       <c r="F6" s="88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="101"/>
       <c r="D7" s="78">
         <v>0</v>
       </c>
       <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="103" t="s">
         <v>14</v>
@@ -12881,66 +12899,66 @@
       </c>
       <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="77"/>
       <c r="B14" s="91"/>
       <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="297">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="91"/>
       <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="90"/>
       <c r="C15" s="89"/>
       <c r="D15" s="92"/>
       <c r="E15" s="90"/>
       <c r="F15" s="90"/>
     </row>
     <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="375" t="s">
+      <c r="A17" s="451" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="375"/>
-[...3 lines deleted...]
-      <c r="F17" s="375"/>
+      <c r="B17" s="451"/>
+      <c r="C17" s="451"/>
+      <c r="D17" s="451"/>
+      <c r="E17" s="451"/>
+      <c r="F17" s="451"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="360"/>
-[...4 lines deleted...]
-      <c r="F18" s="362"/>
+      <c r="A18" s="475"/>
+      <c r="B18" s="476"/>
+      <c r="C18" s="476"/>
+      <c r="D18" s="476"/>
+      <c r="E18" s="476"/>
+      <c r="F18" s="477"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>
@@ -13058,137 +13076,137 @@
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B15" sqref="B15:G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="4" customWidth="1"/>
     <col min="3" max="6" width="9.109375" style="4"/>
     <col min="7" max="8" width="24" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="4"/>
     <col min="10" max="10" width="9.44140625" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="492" t="s">
+      <c r="A1" s="503" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="493"/>
-[...5 lines deleted...]
-      <c r="H1" s="494"/>
+      <c r="B1" s="504"/>
+      <c r="C1" s="504"/>
+      <c r="D1" s="504"/>
+      <c r="E1" s="504"/>
+      <c r="F1" s="504"/>
+      <c r="G1" s="504"/>
+      <c r="H1" s="505"/>
     </row>
     <row r="2" spans="1:9" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="495" t="s">
+      <c r="A2" s="506" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="496"/>
-[...5 lines deleted...]
-      <c r="H2" s="497"/>
+      <c r="B2" s="507"/>
+      <c r="C2" s="507"/>
+      <c r="D2" s="507"/>
+      <c r="E2" s="507"/>
+      <c r="F2" s="507"/>
+      <c r="G2" s="507"/>
+      <c r="H2" s="508"/>
     </row>
     <row r="3" spans="1:9" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="503"/>
-[...5 lines deleted...]
-      <c r="H3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="514"/>
+      <c r="G3" s="514"/>
+      <c r="H3" s="515"/>
     </row>
     <row r="4" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="498" t="s">
+      <c r="A4" s="509" t="s">
         <v>178</v>
       </c>
-      <c r="B4" s="499"/>
-[...4 lines deleted...]
-      <c r="G4" s="499"/>
+      <c r="B4" s="510"/>
+      <c r="C4" s="510"/>
+      <c r="D4" s="510"/>
+      <c r="E4" s="510"/>
+      <c r="F4" s="510"/>
+      <c r="G4" s="510"/>
       <c r="H4" s="35"/>
     </row>
     <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="500" t="s">
+      <c r="A5" s="511" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="501"/>
-[...4 lines deleted...]
-      <c r="G5" s="501"/>
+      <c r="B5" s="512"/>
+      <c r="C5" s="512"/>
+      <c r="D5" s="512"/>
+      <c r="E5" s="512"/>
+      <c r="F5" s="512"/>
+      <c r="G5" s="512"/>
       <c r="H5" s="38">
         <f>'1 - Project Info'!G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="490" t="s">
+      <c r="A6" s="495" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="491"/>
-[...4 lines deleted...]
-      <c r="G6" s="491"/>
+      <c r="B6" s="496"/>
+      <c r="C6" s="496"/>
+      <c r="D6" s="496"/>
+      <c r="E6" s="496"/>
+      <c r="F6" s="496"/>
+      <c r="G6" s="496"/>
       <c r="H6" s="38">
         <f>'1 - Project Info'!G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="490" t="s">
+      <c r="A7" s="495" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="496"/>
+      <c r="C7" s="496"/>
+      <c r="D7" s="496"/>
+      <c r="E7" s="496"/>
+      <c r="F7" s="496"/>
+      <c r="G7" s="496"/>
       <c r="H7" s="38">
         <f>H5-H6</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="154"/>
       <c r="B8" s="57"/>
       <c r="C8" s="57"/>
       <c r="D8" s="57"/>
       <c r="E8" s="57"/>
       <c r="F8" s="57"/>
       <c r="G8" s="57"/>
       <c r="H8" s="218"/>
     </row>
     <row r="9" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="248" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="249"/>
       <c r="C9" s="249"/>
       <c r="D9" s="249"/>
       <c r="E9" s="249"/>
       <c r="F9" s="249"/>
       <c r="G9" s="250"/>
@@ -13243,320 +13261,320 @@
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="219">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="251" t="s">
         <v>156</v>
       </c>
       <c r="B14" s="249"/>
       <c r="C14" s="249"/>
       <c r="D14" s="249"/>
       <c r="E14" s="249"/>
       <c r="F14" s="249"/>
       <c r="G14" s="249"/>
       <c r="H14" s="106">
         <v>0</v>
       </c>
       <c r="I14" s="28"/>
     </row>
     <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="514" t="s">
+      <c r="B15" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="515"/>
-[...3 lines deleted...]
-      <c r="G15" s="515"/>
+      <c r="C15" s="502"/>
+      <c r="D15" s="502"/>
+      <c r="E15" s="502"/>
+      <c r="F15" s="502"/>
+      <c r="G15" s="502"/>
       <c r="H15" s="106">
         <v>0</v>
       </c>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="514" t="s">
+      <c r="B16" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="515"/>
-[...3 lines deleted...]
-      <c r="G16" s="515"/>
+      <c r="C16" s="502"/>
+      <c r="D16" s="502"/>
+      <c r="E16" s="502"/>
+      <c r="F16" s="502"/>
+      <c r="G16" s="502"/>
       <c r="H16" s="106">
         <v>0</v>
       </c>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="514" t="s">
+      <c r="B17" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="515"/>
-[...3 lines deleted...]
-      <c r="G17" s="515"/>
+      <c r="C17" s="502"/>
+      <c r="D17" s="502"/>
+      <c r="E17" s="502"/>
+      <c r="F17" s="502"/>
+      <c r="G17" s="502"/>
       <c r="H17" s="106">
         <v>0</v>
       </c>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="514" t="s">
+      <c r="B18" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="515"/>
-[...3 lines deleted...]
-      <c r="G18" s="515"/>
+      <c r="C18" s="502"/>
+      <c r="D18" s="502"/>
+      <c r="E18" s="502"/>
+      <c r="F18" s="502"/>
+      <c r="G18" s="502"/>
       <c r="H18" s="106">
         <v>0</v>
       </c>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="514" t="s">
+      <c r="B19" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="515"/>
-[...3 lines deleted...]
-      <c r="G19" s="515"/>
+      <c r="C19" s="502"/>
+      <c r="D19" s="502"/>
+      <c r="E19" s="502"/>
+      <c r="F19" s="502"/>
+      <c r="G19" s="502"/>
       <c r="H19" s="106">
         <v>0</v>
       </c>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="514" t="s">
+      <c r="B20" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="515"/>
-[...3 lines deleted...]
-      <c r="G20" s="515"/>
+      <c r="C20" s="502"/>
+      <c r="D20" s="502"/>
+      <c r="E20" s="502"/>
+      <c r="F20" s="502"/>
+      <c r="G20" s="502"/>
       <c r="H20" s="106">
         <v>0</v>
       </c>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="514" t="s">
+      <c r="B21" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="515"/>
-[...3 lines deleted...]
-      <c r="G21" s="515"/>
+      <c r="C21" s="502"/>
+      <c r="D21" s="502"/>
+      <c r="E21" s="502"/>
+      <c r="F21" s="502"/>
+      <c r="G21" s="502"/>
       <c r="H21" s="106">
         <v>0</v>
       </c>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="514" t="s">
+      <c r="B22" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="515"/>
-[...3 lines deleted...]
-      <c r="G22" s="515"/>
+      <c r="C22" s="502"/>
+      <c r="D22" s="502"/>
+      <c r="E22" s="502"/>
+      <c r="F22" s="502"/>
+      <c r="G22" s="502"/>
       <c r="H22" s="106">
         <v>0</v>
       </c>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="510" t="s">
+      <c r="A23" s="497" t="s">
         <v>181</v>
       </c>
-      <c r="B23" s="511"/>
-[...4 lines deleted...]
-      <c r="G23" s="511"/>
+      <c r="B23" s="498"/>
+      <c r="C23" s="498"/>
+      <c r="D23" s="498"/>
+      <c r="E23" s="498"/>
+      <c r="F23" s="498"/>
+      <c r="G23" s="498"/>
       <c r="H23" s="50">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="28" t="str">
         <f>IF(H23&gt;H7,"Please check figures; Contributions exceed Anticipated Value Gap",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="51"/>
       <c r="B24" s="52"/>
       <c r="C24" s="52"/>
       <c r="D24" s="52"/>
       <c r="E24" s="52"/>
       <c r="F24" s="52"/>
       <c r="G24" s="52"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="512" t="s">
+      <c r="A25" s="499" t="s">
         <v>182</v>
       </c>
-      <c r="B25" s="513"/>
-[...4 lines deleted...]
-      <c r="G25" s="513"/>
+      <c r="B25" s="500"/>
+      <c r="C25" s="500"/>
+      <c r="D25" s="500"/>
+      <c r="E25" s="500"/>
+      <c r="F25" s="500"/>
+      <c r="G25" s="500"/>
       <c r="H25" s="67"/>
       <c r="I25" s="45" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="505" t="s">
+      <c r="A26" s="490" t="s">
         <v>143</v>
       </c>
-      <c r="B26" s="506"/>
-[...4 lines deleted...]
-      <c r="G26" s="506"/>
+      <c r="B26" s="491"/>
+      <c r="C26" s="491"/>
+      <c r="D26" s="491"/>
+      <c r="E26" s="491"/>
+      <c r="F26" s="491"/>
+      <c r="G26" s="491"/>
       <c r="H26" s="59">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="28"/>
     </row>
     <row r="27" spans="1:9" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="31"/>
       <c r="B27" s="32"/>
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
     </row>
     <row r="28" spans="1:9" s="90" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="507" t="str">
+      <c r="A28" s="492" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="508"/>
-[...5 lines deleted...]
-      <c r="H28" s="509"/>
+      <c r="B28" s="493"/>
+      <c r="C28" s="493"/>
+      <c r="D28" s="493"/>
+      <c r="E28" s="493"/>
+      <c r="F28" s="493"/>
+      <c r="G28" s="493"/>
+      <c r="H28" s="494"/>
     </row>
     <row r="29" spans="1:9" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="463"/>
       <c r="B29" s="464"/>
       <c r="C29" s="464"/>
       <c r="D29" s="464"/>
       <c r="E29" s="464"/>
       <c r="F29" s="464"/>
       <c r="G29" s="464"/>
       <c r="H29" s="465"/>
     </row>
     <row r="32" spans="1:9" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="4" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="OQfrl/sBJr0fZaMTqGakk6Yeesf1nxwx/C9LSzi6nO0scnkaCZQ8v4QOCNc8kdp+N7pCZjVDyh3xeVMu3nRoCw==" saltValue="24i5nhg3d0MyIXw8DrLhMg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A3:H3"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
-    <mergeCell ref="A6:G6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="15" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{00000000-0002-0000-0400-000003000000}">
       <formula1>H7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{00000000-0002-0000-0400-000004000000}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{408F67E8-2D70-4ED3-AD79-0E78098F4DE7}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{00000000-0002-0000-0400-000005000000}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
@@ -13577,632 +13595,632 @@
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="190" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="190" customWidth="1"/>
     <col min="3" max="3" width="26.33203125" style="190" customWidth="1"/>
     <col min="4" max="4" width="14.44140625" style="190" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="190" customWidth="1"/>
     <col min="6" max="6" width="21.109375" style="190" customWidth="1"/>
     <col min="7" max="7" width="8.33203125" style="190" customWidth="1"/>
     <col min="8" max="8" width="9.44140625" style="190" customWidth="1"/>
     <col min="9" max="16384" width="9.109375" style="190"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
-      <c r="A1" s="516" t="s">
+      <c r="A1" s="556" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="517"/>
-[...3 lines deleted...]
-      <c r="F1" s="518"/>
+      <c r="B1" s="557"/>
+      <c r="C1" s="557"/>
+      <c r="D1" s="557"/>
+      <c r="E1" s="557"/>
+      <c r="F1" s="558"/>
     </row>
     <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="531" t="s">
+      <c r="A2" s="568" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="532"/>
-[...3 lines deleted...]
-      <c r="F2" s="533"/>
+      <c r="B2" s="569"/>
+      <c r="C2" s="569"/>
+      <c r="D2" s="569"/>
+      <c r="E2" s="569"/>
+      <c r="F2" s="570"/>
     </row>
     <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="502" t="s">
+      <c r="A3" s="513" t="s">
         <v>183</v>
       </c>
-      <c r="B3" s="503"/>
-[...3 lines deleted...]
-      <c r="F3" s="504"/>
+      <c r="B3" s="514"/>
+      <c r="C3" s="514"/>
+      <c r="D3" s="514"/>
+      <c r="E3" s="514"/>
+      <c r="F3" s="515"/>
     </row>
     <row r="4" spans="1:7" s="191" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="198"/>
       <c r="B4" s="198"/>
       <c r="C4" s="199"/>
     </row>
     <row r="5" spans="1:7" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="571" t="s">
+      <c r="A5" s="525" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="572"/>
-      <c r="C5" s="573"/>
+      <c r="B5" s="526"/>
+      <c r="C5" s="527"/>
       <c r="D5" s="222"/>
       <c r="E5" s="203"/>
       <c r="F5" s="203"/>
     </row>
     <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="538" t="s">
+      <c r="A6" s="575" t="s">
         <v>196</v>
       </c>
-      <c r="B6" s="539"/>
+      <c r="B6" s="576"/>
       <c r="C6" s="271"/>
       <c r="D6" s="202"/>
       <c r="E6" s="202"/>
     </row>
     <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="534" t="s">
+      <c r="A7" s="571" t="s">
         <v>195</v>
       </c>
-      <c r="B7" s="535"/>
+      <c r="B7" s="572"/>
       <c r="C7" s="109">
         <v>0</v>
       </c>
       <c r="D7" s="202"/>
       <c r="E7" s="202"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="536" t="s">
+      <c r="A8" s="573" t="s">
         <v>197</v>
       </c>
-      <c r="B8" s="537"/>
+      <c r="B8" s="574"/>
       <c r="C8" s="272">
         <v>0</v>
       </c>
       <c r="D8" s="202"/>
       <c r="E8" s="202"/>
     </row>
     <row r="9" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="200"/>
       <c r="B9" s="201"/>
       <c r="C9" s="202"/>
       <c r="D9" s="202"/>
       <c r="E9" s="202"/>
     </row>
     <row r="10" spans="1:7" s="193" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="548" t="s">
+      <c r="A10" s="528" t="s">
         <v>184</v>
       </c>
-      <c r="B10" s="549"/>
-[...3 lines deleted...]
-      <c r="F10" s="550"/>
+      <c r="B10" s="529"/>
+      <c r="C10" s="529"/>
+      <c r="D10" s="529"/>
+      <c r="E10" s="529"/>
+      <c r="F10" s="530"/>
     </row>
     <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="522" t="s">
+      <c r="A11" s="562" t="s">
         <v>118</v>
       </c>
-      <c r="B11" s="523"/>
-[...2 lines deleted...]
-      <c r="E11" s="524"/>
+      <c r="B11" s="563"/>
+      <c r="C11" s="563"/>
+      <c r="D11" s="563"/>
+      <c r="E11" s="564"/>
       <c r="F11" s="252">
         <f>'1 - Project Info'!G62</f>
         <v>0</v>
       </c>
       <c r="G11" s="194"/>
     </row>
     <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="525" t="s">
+      <c r="A12" s="534" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="526"/>
-[...2 lines deleted...]
-      <c r="E12" s="527"/>
+      <c r="B12" s="535"/>
+      <c r="C12" s="535"/>
+      <c r="D12" s="535"/>
+      <c r="E12" s="536"/>
       <c r="F12" s="109">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="528" t="s">
+      <c r="A13" s="565" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="529"/>
-[...2 lines deleted...]
-      <c r="E13" s="530"/>
+      <c r="B13" s="566"/>
+      <c r="C13" s="566"/>
+      <c r="D13" s="566"/>
+      <c r="E13" s="567"/>
       <c r="F13" s="94">
         <f>SUM(F11:F12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="574" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="576"/>
+      <c r="A14" s="531" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14" s="532"/>
+      <c r="C14" s="532"/>
+      <c r="D14" s="532"/>
+      <c r="E14" s="533"/>
       <c r="F14" s="95">
         <f>F13-F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="211"/>
       <c r="B15" s="212"/>
       <c r="C15" s="212"/>
       <c r="D15" s="212"/>
       <c r="E15" s="212"/>
       <c r="F15" s="27"/>
     </row>
     <row r="16" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="548" t="s">
+      <c r="A16" s="528" t="s">
         <v>185</v>
       </c>
-      <c r="B16" s="549"/>
-[...3 lines deleted...]
-      <c r="F16" s="550"/>
+      <c r="B16" s="529"/>
+      <c r="C16" s="529"/>
+      <c r="D16" s="529"/>
+      <c r="E16" s="529"/>
+      <c r="F16" s="530"/>
     </row>
     <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="519" t="s">
+      <c r="A17" s="559" t="s">
         <v>134</v>
       </c>
-      <c r="B17" s="520"/>
-[...3 lines deleted...]
-      <c r="F17" s="521"/>
+      <c r="B17" s="560"/>
+      <c r="C17" s="560"/>
+      <c r="D17" s="560"/>
+      <c r="E17" s="560"/>
+      <c r="F17" s="561"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="204" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="205"/>
       <c r="C18" s="206"/>
       <c r="D18" s="207"/>
       <c r="E18" s="207"/>
       <c r="F18" s="114">
         <v>0</v>
       </c>
       <c r="G18" s="194" t="str">
         <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="525" t="s">
+      <c r="A19" s="534" t="s">
         <v>90</v>
       </c>
-      <c r="B19" s="526"/>
-[...2 lines deleted...]
-      <c r="E19" s="527"/>
+      <c r="B19" s="535"/>
+      <c r="C19" s="535"/>
+      <c r="D19" s="535"/>
+      <c r="E19" s="536"/>
       <c r="F19" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="204" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="205"/>
       <c r="C20" s="206"/>
       <c r="D20" s="207"/>
       <c r="E20" s="207"/>
       <c r="F20" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="208" t="s">
         <v>186</v>
       </c>
       <c r="B21" s="205"/>
       <c r="C21" s="209"/>
       <c r="D21" s="207"/>
       <c r="E21" s="207"/>
       <c r="F21" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="208" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="205"/>
       <c r="C22" s="209"/>
       <c r="D22" s="207"/>
       <c r="E22" s="330"/>
       <c r="F22" s="93">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="568" t="s">
+      <c r="A23" s="522" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="569"/>
-[...1 lines deleted...]
-      <c r="D23" s="570"/>
+      <c r="B23" s="523"/>
+      <c r="C23" s="523"/>
+      <c r="D23" s="524"/>
       <c r="E23" s="210"/>
       <c r="F23" s="93">
         <v>0</v>
       </c>
       <c r="G23" s="195" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="562" t="s">
+      <c r="A24" s="516" t="s">
         <v>187</v>
       </c>
-      <c r="B24" s="563"/>
-[...2 lines deleted...]
-      <c r="E24" s="564"/>
+      <c r="B24" s="517"/>
+      <c r="C24" s="517"/>
+      <c r="D24" s="517"/>
+      <c r="E24" s="518"/>
       <c r="F24" s="93">
         <v>0</v>
       </c>
       <c r="G24" s="253" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B25" s="514" t="s">
+      <c r="B25" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="515"/>
-[...1 lines deleted...]
-      <c r="E25" s="561"/>
+      <c r="C25" s="502"/>
+      <c r="D25" s="502"/>
+      <c r="E25" s="544"/>
       <c r="F25" s="93">
         <v>0</v>
       </c>
       <c r="G25" s="196"/>
     </row>
     <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B26" s="514" t="s">
+      <c r="B26" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="515"/>
-[...1 lines deleted...]
-      <c r="E26" s="561"/>
+      <c r="C26" s="502"/>
+      <c r="D26" s="502"/>
+      <c r="E26" s="544"/>
       <c r="F26" s="93">
         <v>0</v>
       </c>
       <c r="G26" s="196"/>
     </row>
     <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B27" s="514" t="s">
+      <c r="B27" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C27" s="515"/>
-[...1 lines deleted...]
-      <c r="E27" s="561"/>
+      <c r="C27" s="502"/>
+      <c r="D27" s="502"/>
+      <c r="E27" s="544"/>
       <c r="F27" s="93">
         <v>0</v>
       </c>
       <c r="G27" s="196"/>
     </row>
     <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="514" t="s">
+      <c r="B28" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="515"/>
-[...1 lines deleted...]
-      <c r="E28" s="561"/>
+      <c r="C28" s="502"/>
+      <c r="D28" s="502"/>
+      <c r="E28" s="544"/>
       <c r="F28" s="93">
         <v>0</v>
       </c>
       <c r="G28" s="196"/>
     </row>
     <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="514" t="s">
+      <c r="B29" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="515"/>
-[...1 lines deleted...]
-      <c r="E29" s="561"/>
+      <c r="C29" s="502"/>
+      <c r="D29" s="502"/>
+      <c r="E29" s="544"/>
       <c r="F29" s="93">
         <v>0</v>
       </c>
       <c r="G29" s="196"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="514" t="s">
+      <c r="B30" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="515"/>
-[...1 lines deleted...]
-      <c r="E30" s="561"/>
+      <c r="C30" s="502"/>
+      <c r="D30" s="502"/>
+      <c r="E30" s="544"/>
       <c r="F30" s="93">
         <v>0</v>
       </c>
       <c r="G30" s="196"/>
     </row>
     <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="514" t="s">
+      <c r="B31" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="515"/>
-[...1 lines deleted...]
-      <c r="E31" s="561"/>
+      <c r="C31" s="502"/>
+      <c r="D31" s="502"/>
+      <c r="E31" s="544"/>
       <c r="F31" s="93">
         <v>0</v>
       </c>
       <c r="G31" s="196"/>
     </row>
     <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="82" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="514" t="s">
+      <c r="B32" s="501" t="s">
         <v>89</v>
       </c>
-      <c r="C32" s="515"/>
-[...1 lines deleted...]
-      <c r="E32" s="561"/>
+      <c r="C32" s="502"/>
+      <c r="D32" s="502"/>
+      <c r="E32" s="544"/>
       <c r="F32" s="115">
         <v>0</v>
       </c>
       <c r="G32" s="196"/>
     </row>
     <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="565" t="s">
+      <c r="A33" s="519" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="566"/>
-[...2 lines deleted...]
-      <c r="E33" s="567"/>
+      <c r="B33" s="520"/>
+      <c r="C33" s="520"/>
+      <c r="D33" s="520"/>
+      <c r="E33" s="521"/>
       <c r="F33" s="105">
         <f>SUM(F19:F32)</f>
         <v>0</v>
       </c>
       <c r="G33" s="197" t="str">
         <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="557" t="s">
+      <c r="A34" s="540" t="s">
         <v>188</v>
       </c>
-      <c r="B34" s="558"/>
-[...1 lines deleted...]
-      <c r="D34" s="558"/>
+      <c r="B34" s="541"/>
+      <c r="C34" s="541"/>
+      <c r="D34" s="541"/>
       <c r="E34" s="213"/>
       <c r="F34" s="67"/>
       <c r="G34" s="196" t="str">
         <f>IF(F34=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="559" t="s">
+      <c r="A35" s="542" t="s">
         <v>189</v>
       </c>
-      <c r="B35" s="560"/>
-[...1 lines deleted...]
-      <c r="D35" s="560"/>
+      <c r="B35" s="543"/>
+      <c r="C35" s="543"/>
+      <c r="D35" s="543"/>
       <c r="E35" s="231"/>
       <c r="F35" s="59">
         <f>(F21)*F34</f>
         <v>0</v>
       </c>
       <c r="G35" s="194"/>
     </row>
     <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="214"/>
       <c r="B36" s="214"/>
       <c r="C36" s="214"/>
       <c r="D36" s="214"/>
       <c r="E36" s="214"/>
       <c r="F36" s="113"/>
       <c r="G36" s="194"/>
     </row>
     <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="548" t="s">
+      <c r="A37" s="528" t="s">
         <v>190</v>
       </c>
-      <c r="B37" s="549"/>
-[...3 lines deleted...]
-      <c r="F37" s="550"/>
+      <c r="B37" s="529"/>
+      <c r="C37" s="529"/>
+      <c r="D37" s="529"/>
+      <c r="E37" s="529"/>
+      <c r="F37" s="530"/>
       <c r="G37" s="194"/>
     </row>
     <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="542" t="s">
+      <c r="A38" s="547" t="s">
         <v>191</v>
       </c>
-      <c r="B38" s="543"/>
-[...2 lines deleted...]
-      <c r="E38" s="544"/>
+      <c r="B38" s="548"/>
+      <c r="C38" s="548"/>
+      <c r="D38" s="548"/>
+      <c r="E38" s="549"/>
       <c r="F38" s="119">
         <v>0</v>
       </c>
       <c r="G38" s="194"/>
     </row>
     <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="545" t="s">
+      <c r="A39" s="550" t="s">
         <v>192</v>
       </c>
-      <c r="B39" s="546"/>
-[...2 lines deleted...]
-      <c r="E39" s="547"/>
+      <c r="B39" s="551"/>
+      <c r="C39" s="551"/>
+      <c r="D39" s="551"/>
+      <c r="E39" s="552"/>
       <c r="F39" s="254">
         <f>F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="551" t="s">
+      <c r="A40" s="553" t="s">
         <v>193</v>
       </c>
-      <c r="B40" s="552"/>
-[...2 lines deleted...]
-      <c r="E40" s="553"/>
+      <c r="B40" s="554"/>
+      <c r="C40" s="554"/>
+      <c r="D40" s="554"/>
+      <c r="E40" s="555"/>
       <c r="F40" s="118">
         <f>F38*F39</f>
         <v>0</v>
       </c>
-      <c r="G40" s="540" t="s">
+      <c r="G40" s="545" t="s">
         <v>110</v>
       </c>
-      <c r="H40" s="541"/>
-[...2 lines deleted...]
-      <c r="K40" s="541"/>
+      <c r="H40" s="546"/>
+      <c r="I40" s="546"/>
+      <c r="J40" s="546"/>
+      <c r="K40" s="546"/>
     </row>
     <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="215"/>
       <c r="B41" s="215"/>
       <c r="C41" s="215"/>
       <c r="D41" s="215"/>
       <c r="E41" s="216"/>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="554" t="s">
+      <c r="A42" s="537" t="s">
         <v>194</v>
       </c>
-      <c r="B42" s="555"/>
-[...3 lines deleted...]
-      <c r="F42" s="556"/>
+      <c r="B42" s="538"/>
+      <c r="C42" s="538"/>
+      <c r="D42" s="538"/>
+      <c r="E42" s="538"/>
+      <c r="F42" s="539"/>
     </row>
     <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="475" t="s">
+      <c r="A43" s="439" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="476"/>
-[...3 lines deleted...]
-      <c r="F43" s="477"/>
+      <c r="B43" s="440"/>
+      <c r="C43" s="440"/>
+      <c r="D43" s="440"/>
+      <c r="E43" s="440"/>
+      <c r="F43" s="441"/>
     </row>
     <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B46" s="190" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B47" s="190" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
       <c r="B48" s="190" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B49" s="190" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+gWEoJsxVto91IKtcdh+cfA7fWPmIZQ/C13h8xZqo7EfjIkfMOitUg50sPsLHITD5aDEeXi0fGeu8o0HMlcGfw==" saltValue="5n4CAshxBITaM/FPcrLaKw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="A24:E24"/>
-[...6 lines deleted...]
-    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A40:E40"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
-    <mergeCell ref="G40:K40"/>
-[...13 lines deleted...]
-    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A19:E19"/>
   </mergeCells>
   <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="14" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{00000000-0002-0000-0500-000002000000}">
       <formula1>$B$46:$B$49</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
       <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F40" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F34" xr:uid="{00000000-0002-0000-0500-000003000000}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F12 C6:C8 F18:F24" xr:uid="{81744A40-A81A-4C03-8F95-556433ADD44C}">
       <formula1>-1</formula1>
@@ -14235,365 +14253,365 @@
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AC49"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="90" customWidth="1"/>
     <col min="2" max="2" width="23.5546875" style="90" customWidth="1"/>
     <col min="3" max="3" width="15.6640625" style="90" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" style="149" customWidth="1"/>
     <col min="5" max="5" width="14.33203125" style="90" customWidth="1"/>
     <col min="6" max="6" width="3.5546875" style="90" customWidth="1"/>
     <col min="7" max="7" width="18.109375" style="90" customWidth="1"/>
     <col min="8" max="8" width="26" style="90" customWidth="1"/>
     <col min="9" max="9" width="14.33203125" style="90" customWidth="1"/>
     <col min="10" max="10" width="9.109375" style="90" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="427" t="s">
+      <c r="A1" s="413" t="s">
         <v>168</v>
       </c>
-      <c r="B1" s="427"/>
-[...6 lines deleted...]
-      <c r="I1" s="427"/>
+      <c r="B1" s="413"/>
+      <c r="C1" s="413"/>
+      <c r="D1" s="413"/>
+      <c r="E1" s="413"/>
+      <c r="F1" s="413"/>
+      <c r="G1" s="413"/>
+      <c r="H1" s="413"/>
+      <c r="I1" s="413"/>
     </row>
     <row r="2" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="259" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="443">
+      <c r="B2" s="429">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="444"/>
-[...1 lines deleted...]
-      <c r="E2" s="445"/>
+      <c r="C2" s="430"/>
+      <c r="D2" s="430"/>
+      <c r="E2" s="431"/>
       <c r="F2" s="120"/>
       <c r="G2" s="180" t="s">
         <v>107</v>
       </c>
       <c r="H2" s="165"/>
       <c r="I2" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="260" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="446">
+      <c r="B3" s="432">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="447"/>
-[...1 lines deleted...]
-      <c r="E3" s="448"/>
+      <c r="C3" s="433"/>
+      <c r="D3" s="433"/>
+      <c r="E3" s="434"/>
       <c r="F3" s="122"/>
-      <c r="G3" s="432" t="s">
+      <c r="G3" s="418" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="433"/>
+      <c r="H3" s="419"/>
       <c r="I3" s="128">
         <f>'2 - Project Info'!G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="261" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="434">
+      <c r="B4" s="420">
         <f>'2 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="435"/>
-[...1 lines deleted...]
-      <c r="E4" s="436"/>
+      <c r="C4" s="421"/>
+      <c r="D4" s="421"/>
+      <c r="E4" s="422"/>
       <c r="F4" s="122"/>
-      <c r="G4" s="437" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="438"/>
+      <c r="G4" s="423" t="s">
+        <v>201</v>
+      </c>
+      <c r="H4" s="424"/>
       <c r="I4" s="129">
         <f>'2 - Project Info'!G35+'2 - Project Info'!G36+'2 - Project Info'!G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D5" s="90"/>
       <c r="F5" s="122"/>
       <c r="G5" s="170" t="s">
         <v>68</v>
       </c>
       <c r="H5" s="139"/>
       <c r="I5" s="129">
         <f>'2 - Project Info'!G51</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="306" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="307"/>
-      <c r="C6" s="439" t="s">
+      <c r="C6" s="425" t="s">
         <v>106</v>
       </c>
-      <c r="D6" s="440"/>
+      <c r="D6" s="426"/>
       <c r="E6" s="307"/>
       <c r="F6" s="122"/>
-      <c r="G6" s="441" t="s">
+      <c r="G6" s="427" t="s">
         <v>171</v>
       </c>
-      <c r="H6" s="442"/>
+      <c r="H6" s="428"/>
       <c r="I6" s="315">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:29" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="124"/>
       <c r="B7" s="125"/>
       <c r="C7" s="125"/>
       <c r="D7" s="126"/>
       <c r="E7" s="125"/>
       <c r="F7" s="122"/>
       <c r="G7" s="173" t="s">
         <v>98</v>
       </c>
       <c r="H7" s="227"/>
       <c r="I7" s="322" t="e">
         <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="425" t="s">
+      <c r="A8" s="409" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="426"/>
+      <c r="B8" s="410"/>
       <c r="C8" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F8" s="122"/>
       <c r="G8" s="173" t="s">
         <v>116</v>
       </c>
       <c r="H8" s="227"/>
       <c r="I8" s="316">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="423" t="s">
+      <c r="A9" s="407" t="s">
         <v>151</v>
       </c>
-      <c r="B9" s="424"/>
+      <c r="B9" s="408"/>
       <c r="C9" s="131">
         <f>'2 - Value Gap'!H13</f>
         <v>0</v>
       </c>
       <c r="D9" s="309">
         <v>0</v>
       </c>
       <c r="E9" s="132">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
       <c r="F9" s="122"/>
       <c r="G9" s="173" t="s">
         <v>117</v>
       </c>
       <c r="H9" s="227"/>
       <c r="I9" s="69" t="e">
         <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="428" t="s">
+      <c r="A10" s="414" t="s">
         <v>150</v>
       </c>
-      <c r="B10" s="429"/>
+      <c r="B10" s="415"/>
       <c r="C10" s="220">
         <f>'2 - Value Gap'!H14</f>
         <v>0</v>
       </c>
       <c r="D10" s="310">
         <v>0</v>
       </c>
       <c r="E10" s="221">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
       <c r="F10" s="122"/>
-      <c r="G10" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="452"/>
+      <c r="G10" s="401" t="s">
+        <v>227</v>
+      </c>
+      <c r="H10" s="402"/>
       <c r="I10" s="317">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="430" t="s">
+      <c r="A11" s="416" t="s">
         <v>165</v>
       </c>
-      <c r="B11" s="431"/>
+      <c r="B11" s="417"/>
       <c r="C11" s="264">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="264">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="74">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
       <c r="F11" s="122"/>
-      <c r="G11" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="454"/>
+      <c r="G11" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H11" s="404"/>
       <c r="I11" s="71" t="e">
         <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="421" t="s">
+      <c r="A12" s="411" t="s">
         <v>161</v>
       </c>
-      <c r="B12" s="422"/>
+      <c r="B12" s="412"/>
       <c r="C12" s="311">
         <v>0</v>
       </c>
       <c r="D12" s="312">
         <v>0</v>
       </c>
       <c r="E12" s="263"/>
       <c r="F12" s="122"/>
       <c r="G12" s="170" t="s">
         <v>135</v>
       </c>
       <c r="H12" s="230"/>
       <c r="I12" s="129">
         <f>'2 - Project Info'!G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="419" t="s">
+      <c r="A13" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="420"/>
+      <c r="B13" s="406"/>
       <c r="C13" s="269" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D13" s="265" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="262"/>
       <c r="F13" s="125"/>
       <c r="G13" s="171" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="166"/>
       <c r="I13" s="134">
         <f>'2 - Project Info'!G58</f>
         <v>0</v>
       </c>
       <c r="T13" s="133"/>
       <c r="U13" s="133"/>
       <c r="V13" s="133"/>
       <c r="W13" s="133"/>
       <c r="X13" s="133"/>
       <c r="Y13" s="133"/>
       <c r="Z13" s="133"/>
       <c r="AA13" s="133"/>
       <c r="AB13" s="133"/>
       <c r="AC13" s="133"/>
     </row>
     <row r="14" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="420"/>
+      <c r="A14" s="405" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="406"/>
       <c r="C14" s="313">
         <v>0</v>
       </c>
       <c r="D14" s="313">
         <v>0</v>
       </c>
       <c r="E14" s="262"/>
       <c r="F14" s="125"/>
       <c r="G14" s="174" t="s">
         <v>99</v>
       </c>
       <c r="H14" s="167"/>
       <c r="I14" s="70">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
       <c r="T14" s="133"/>
       <c r="U14" s="133"/>
       <c r="V14" s="133"/>
       <c r="W14" s="133"/>
       <c r="X14" s="133"/>
       <c r="Y14" s="133"/>
       <c r="Z14" s="133"/>
       <c r="AA14" s="133"/>
       <c r="AB14" s="133"/>
       <c r="AC14" s="133"/>
     </row>
     <row r="15" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="417" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="418"/>
+      <c r="A15" s="437" t="s">
+        <v>224</v>
+      </c>
+      <c r="B15" s="438"/>
       <c r="C15" s="270" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D15" s="266" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="262"/>
       <c r="F15" s="125"/>
       <c r="G15" s="175" t="s">
         <v>108</v>
       </c>
       <c r="H15" s="168"/>
       <c r="I15" s="318">
         <v>0</v>
       </c>
       <c r="T15" s="133"/>
       <c r="U15" s="133"/>
       <c r="V15" s="133"/>
       <c r="W15" s="133"/>
       <c r="X15" s="133"/>
       <c r="Y15" s="133"/>
       <c r="Z15" s="133"/>
       <c r="AA15" s="133"/>
@@ -14602,54 +14620,54 @@
     </row>
     <row r="16" spans="1:29" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D16" s="258"/>
       <c r="E16" s="160"/>
       <c r="F16" s="125"/>
       <c r="G16" s="173" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="227"/>
       <c r="I16" s="69" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="T16" s="133"/>
       <c r="U16" s="133"/>
       <c r="V16" s="133"/>
       <c r="W16" s="133"/>
       <c r="X16" s="133"/>
       <c r="Y16" s="133"/>
       <c r="Z16" s="133"/>
       <c r="AA16" s="133"/>
       <c r="AB16" s="133"/>
       <c r="AC16" s="133"/>
     </row>
     <row r="17" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="415" t="s">
+      <c r="A17" s="435" t="s">
         <v>123</v>
       </c>
-      <c r="B17" s="416"/>
+      <c r="B17" s="436"/>
       <c r="C17" s="130" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="308" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="130" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="133"/>
       <c r="G17" s="176" t="s">
         <v>114</v>
       </c>
       <c r="H17" s="169"/>
       <c r="I17" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="172" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="138"/>
       <c r="C18" s="156">
         <f>I34</f>
@@ -14665,235 +14683,235 @@
       <c r="G18" s="173" t="s">
         <v>115</v>
       </c>
       <c r="H18" s="227"/>
       <c r="I18" s="69" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="331" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="332"/>
       <c r="C19" s="156">
         <f>'2 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
       <c r="D19" s="309">
         <v>0</v>
       </c>
       <c r="E19" s="156">
         <f>D19*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G19" s="451" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="452"/>
+      <c r="G19" s="401" t="s">
+        <v>223</v>
+      </c>
+      <c r="H19" s="402"/>
       <c r="I19" s="317">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="133" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="178" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="181"/>
       <c r="C20" s="140">
         <f>'2 - Aff Gap'!F38</f>
         <v>0</v>
       </c>
       <c r="D20" s="310">
         <v>0</v>
       </c>
       <c r="E20" s="156">
         <f>D20*$E$6</f>
         <v>0</v>
       </c>
-      <c r="G20" s="453" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="454"/>
+      <c r="G20" s="403" t="s">
+        <v>224</v>
+      </c>
+      <c r="H20" s="404"/>
       <c r="I20" s="71" t="e">
         <f>-((I19-(I14))/I19)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="267" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="268"/>
       <c r="C21" s="264">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="264">
         <f>SUM(D18:D20)</f>
         <v>0</v>
       </c>
       <c r="E21" s="74">
         <f>D21*$E$6</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="421" t="s">
+      <c r="A22" s="411" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="422"/>
+      <c r="B22" s="412"/>
       <c r="C22" s="311">
         <v>0</v>
       </c>
       <c r="D22" s="312">
         <v>0</v>
       </c>
       <c r="E22" s="160"/>
       <c r="G22" s="180" t="s">
         <v>109</v>
       </c>
       <c r="H22" s="165"/>
       <c r="I22" s="127" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="419" t="s">
+      <c r="A23" s="405" t="s">
         <v>69</v>
       </c>
-      <c r="B23" s="420"/>
+      <c r="B23" s="406"/>
       <c r="C23" s="269" t="e">
         <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D23" s="265" t="e">
         <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E23" s="160"/>
       <c r="G23" s="178" t="s">
         <v>121</v>
       </c>
       <c r="H23" s="157"/>
       <c r="I23" s="164">
         <f>'2 - Value Gap'!H13+'2 - Value Gap'!H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="419" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="420"/>
+      <c r="A24" s="405" t="s">
+        <v>226</v>
+      </c>
+      <c r="B24" s="406"/>
       <c r="C24" s="313">
         <v>0</v>
       </c>
       <c r="D24" s="313">
         <v>0</v>
       </c>
       <c r="E24" s="160"/>
       <c r="G24" s="186" t="s">
         <v>170</v>
       </c>
       <c r="H24" s="187"/>
       <c r="I24" s="188">
         <f>SUM('2 - Value Gap'!H15:H22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="577" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B25" s="578"/>
       <c r="C25" s="270" t="e">
         <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D25" s="266" t="e">
         <f>-((D24-(D18))/D24)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E25" s="160"/>
       <c r="G25" s="184" t="s">
         <v>73</v>
       </c>
       <c r="H25" s="185"/>
       <c r="I25" s="72">
         <f>SUM(I23:I24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="135"/>
       <c r="B26" s="135"/>
       <c r="C26" s="135"/>
       <c r="D26" s="136"/>
       <c r="E26" s="137"/>
     </row>
     <row r="27" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="415" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="416"/>
+      <c r="A27" s="435" t="s">
+        <v>222</v>
+      </c>
+      <c r="B27" s="436"/>
       <c r="C27" s="130" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="159"/>
       <c r="G27" s="177" t="s">
         <v>104</v>
       </c>
       <c r="H27" s="228"/>
       <c r="I27" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="336" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B28" s="333"/>
       <c r="C28" s="156">
         <f>'2 - Project Info'!F29</f>
         <v>0</v>
       </c>
       <c r="D28" s="136"/>
       <c r="E28" s="160"/>
       <c r="G28" s="172" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="138"/>
       <c r="I28" s="156">
         <f>'2 - Aff Gap'!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="334" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B29" s="335"/>
       <c r="C29" s="337">
         <f>'2 - Project Info'!F30</f>
         <v>0</v>
       </c>
       <c r="D29" s="136"/>
       <c r="E29" s="160"/>
       <c r="G29" s="178" t="s">
         <v>76</v>
       </c>
       <c r="H29" s="182"/>
       <c r="I29" s="140">
         <f>'2 - Aff Gap'!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="135"/>
       <c r="B30" s="135"/>
       <c r="C30" s="135"/>
       <c r="D30" s="136"/>
       <c r="E30" s="160"/>
       <c r="G30" s="179" t="s">
         <v>78</v>
@@ -14941,54 +14959,54 @@
         <v>103</v>
       </c>
       <c r="H32" s="229"/>
       <c r="I32" s="130" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="145" t="str">
         <f>'2 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
       <c r="B33" s="146">
         <f>'2 - Leverage'!D8</f>
         <v>0</v>
       </c>
       <c r="C33" s="147" t="str">
         <f>'2 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
       <c r="D33" s="148" t="str">
         <f>'2 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
       <c r="E33" s="160"/>
-      <c r="G33" s="449" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="450"/>
+      <c r="G33" s="399" t="s">
+        <v>202</v>
+      </c>
+      <c r="H33" s="400"/>
       <c r="I33" s="156">
         <f>'2 - Aff Gap'!F19+'2 - Aff Gap'!F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="145" t="str">
         <f>'2 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
       <c r="B34" s="146">
         <f>'2 - Leverage'!D9</f>
         <v>0</v>
       </c>
       <c r="C34" s="147" t="str">
         <f>'2 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
       <c r="D34" s="148" t="str">
         <f>'2 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
       <c r="E34" s="163"/>
       <c r="G34" s="178" t="s">
         <v>120</v>
@@ -15108,77 +15126,77 @@
       </c>
     </row>
     <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E39" s="161"/>
       <c r="I39" s="91"/>
     </row>
     <row r="40" spans="1:9" s="133" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="90"/>
       <c r="B40" s="90"/>
       <c r="C40" s="90"/>
       <c r="D40" s="149"/>
       <c r="E40" s="161"/>
     </row>
     <row r="41" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="42" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="43" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="44" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="45" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="46" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="47" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="48" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yuYiY05bFvlpi8FLzM1g1O5PcZyD3gdc3H2E1CwqFlRvvGGfaVb1E5kR7/Ryk0m2nNDjPxz6ojecXvN/kdw6wA==" saltValue="q11TDoGL8wFbHJm+NaWbUw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="G33:H33"/>
-[...9 lines deleted...]
-    <mergeCell ref="A15:B15"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
     <cfRule type="cellIs" dxfId="13" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25:D25">
     <cfRule type="cellIs" dxfId="12" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="cellIs" dxfId="11" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
     <cfRule type="cellIs" dxfId="10" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation allowBlank="1" sqref="D16 E17:E21" xr:uid="{3993CA6E-B4EC-43BB-B40F-8D9E0769C1C3}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{CF2DE075-97A5-4054-8AF5-3223032FA2F5}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{410A9E2D-DF6E-4EBB-9D92-1D82A32798C6}"/>
@@ -15293,51 +15311,51 @@
       <c r="E5" s="473"/>
       <c r="F5" s="473"/>
       <c r="G5" s="474"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="461" t="s">
         <v>174</v>
       </c>
       <c r="C6" s="461"/>
       <c r="D6" s="461"/>
       <c r="E6" s="461"/>
       <c r="F6" s="461"/>
       <c r="G6" s="462"/>
       <c r="H6" s="223"/>
     </row>
     <row r="7" spans="1:9" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="463"/>
       <c r="C7" s="464"/>
       <c r="D7" s="464"/>
       <c r="E7" s="464"/>
       <c r="F7" s="464"/>
       <c r="G7" s="465"/>
       <c r="H7" s="240" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B8" s="36"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="9"/>
       <c r="H9" s="345" t="str">
@@ -15530,70 +15548,70 @@
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="154"/>
       <c r="B26" s="57" t="s">
         <v>129</v>
       </c>
       <c r="C26" s="155"/>
       <c r="F26" s="64" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="12"/>
       <c r="H26" s="116"/>
     </row>
     <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="151"/>
       <c r="B27" s="152"/>
       <c r="F27" s="11"/>
       <c r="G27" s="12"/>
       <c r="H27" s="116"/>
     </row>
     <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="153" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B28" s="152"/>
       <c r="F28" s="11"/>
       <c r="G28" s="12"/>
       <c r="H28" s="116"/>
     </row>
     <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="151"/>
       <c r="B29" s="57" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F29" s="64"/>
       <c r="G29" s="12"/>
       <c r="H29" s="116"/>
     </row>
     <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="151"/>
       <c r="B30" s="57" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F30" s="64"/>
       <c r="G30" s="12"/>
       <c r="H30" s="116"/>
     </row>
     <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="151"/>
       <c r="B31" s="152"/>
       <c r="F31" s="11"/>
       <c r="G31" s="12"/>
       <c r="H31" s="116"/>
     </row>
     <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="17"/>
     </row>
     <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
@@ -15619,64 +15637,64 @@
       </c>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="110">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7"/>
       <c r="B35" s="11"/>
       <c r="C35" s="40" t="s">
         <v>86</v>
       </c>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="111">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="11"/>
       <c r="C36" s="323" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D36" s="324"/>
       <c r="E36" s="324"/>
       <c r="F36" s="324"/>
       <c r="G36" s="111">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="11"/>
       <c r="C37" s="224" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D37" s="44"/>
       <c r="E37" s="85"/>
       <c r="F37" s="86"/>
       <c r="G37" s="112">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="11"/>
       <c r="C38" s="60" t="s">
         <v>56</v>
       </c>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="37">
         <f>SUM(G34:G37)</f>
         <v>0</v>
       </c>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
@@ -15690,292 +15708,292 @@
       <c r="F39" s="22"/>
       <c r="G39" s="96"/>
       <c r="H39" s="19"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
     </row>
     <row r="40" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="18" t="s">
         <v>164</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="9"/>
       <c r="H40" s="19"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="8"/>
     </row>
     <row r="41" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7"/>
       <c r="B41" s="11"/>
-      <c r="C41" s="481" t="s">
-[...4 lines deleted...]
-      <c r="F41" s="482"/>
+      <c r="C41" s="445" t="s">
+        <v>211</v>
+      </c>
+      <c r="D41" s="446"/>
+      <c r="E41" s="446"/>
+      <c r="F41" s="446"/>
       <c r="G41" s="347">
         <v>0</v>
       </c>
       <c r="H41" s="226"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
     </row>
     <row r="42" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7"/>
       <c r="B42" s="11"/>
       <c r="C42" s="326" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D42" s="327"/>
       <c r="E42" s="327"/>
       <c r="F42" s="327"/>
       <c r="G42" s="348">
         <v>0</v>
       </c>
       <c r="H42" s="226"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
     </row>
     <row r="43" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7"/>
       <c r="B43" s="11"/>
       <c r="C43" s="326" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D43" s="327"/>
       <c r="E43" s="327"/>
       <c r="F43" s="327"/>
       <c r="G43" s="348">
         <v>0</v>
       </c>
       <c r="H43" s="226"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
     </row>
     <row r="44" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="11"/>
       <c r="C44" s="326" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D44" s="327"/>
       <c r="E44" s="327"/>
       <c r="F44" s="327"/>
       <c r="G44" s="348">
         <v>0</v>
       </c>
       <c r="H44" s="226"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
     </row>
     <row r="45" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7"/>
       <c r="B45" s="11"/>
       <c r="C45" s="326" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D45" s="327"/>
       <c r="E45" s="327"/>
       <c r="F45" s="327"/>
       <c r="G45" s="348">
         <v>0</v>
       </c>
       <c r="H45" s="226"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
       <c r="K45" s="10"/>
     </row>
     <row r="46" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7"/>
       <c r="B46" s="11"/>
       <c r="C46" s="326" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D46" s="327"/>
       <c r="E46" s="327"/>
       <c r="F46" s="327"/>
       <c r="G46" s="348">
         <v>0</v>
       </c>
       <c r="H46" s="226"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
       <c r="K46" s="10"/>
     </row>
     <row r="47" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7"/>
       <c r="B47" s="11"/>
       <c r="C47" s="326" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D47" s="328"/>
       <c r="E47" s="328"/>
       <c r="F47" s="328"/>
       <c r="G47" s="348">
         <v>0</v>
       </c>
       <c r="H47" s="226"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
     </row>
     <row r="48" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7"/>
       <c r="B48" s="11"/>
-      <c r="C48" s="488" t="s">
-[...4 lines deleted...]
-      <c r="F48" s="489"/>
+      <c r="C48" s="453" t="s">
+        <v>214</v>
+      </c>
+      <c r="D48" s="454"/>
+      <c r="E48" s="454"/>
+      <c r="F48" s="454"/>
       <c r="G48" s="359">
         <v>0</v>
       </c>
       <c r="H48" s="226"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
     </row>
     <row r="49" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="7"/>
       <c r="B49" s="11"/>
       <c r="C49" s="323" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D49" s="329"/>
       <c r="E49" s="329"/>
       <c r="F49" s="329"/>
       <c r="G49" s="359">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="7"/>
       <c r="B50" s="11"/>
-      <c r="C50" s="478" t="s">
+      <c r="C50" s="442" t="s">
         <v>55</v>
       </c>
-      <c r="D50" s="479"/>
-[...1 lines deleted...]
-      <c r="F50" s="480"/>
+      <c r="D50" s="443"/>
+      <c r="E50" s="443"/>
+      <c r="F50" s="444"/>
       <c r="G50" s="37">
         <f>SUM(G41:G49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="7"/>
       <c r="B51" s="11"/>
       <c r="C51" s="55" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="56"/>
       <c r="E51" s="56"/>
       <c r="F51" s="56"/>
       <c r="G51" s="325">
         <f>G38+G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="19.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="97"/>
     </row>
     <row r="53" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="7"/>
       <c r="B53" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="21"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="9"/>
       <c r="H53" s="19"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
     </row>
     <row r="54" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7"/>
       <c r="B54" s="11"/>
       <c r="C54" s="225" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
       <c r="F54" s="39"/>
       <c r="G54" s="108">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7"/>
       <c r="B55" s="11"/>
       <c r="C55" s="225" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
       <c r="F55" s="39"/>
       <c r="G55" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7"/>
       <c r="B56" s="11"/>
       <c r="C56" s="225" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D56" s="39"/>
       <c r="E56" s="39"/>
       <c r="F56" s="39"/>
       <c r="G56" s="357">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="7"/>
       <c r="B57" s="11"/>
       <c r="C57" s="40" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D57" s="39"/>
       <c r="E57" s="39"/>
       <c r="F57" s="39"/>
       <c r="G57" s="358">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="7"/>
       <c r="B58" s="11"/>
       <c r="C58" s="55" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="56"/>
       <c r="E58" s="56"/>
       <c r="F58" s="56"/>
       <c r="G58" s="356">
         <f>SUM(G54:G57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="19.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="7"/>
       <c r="B59" s="11"/>
@@ -15991,90 +16009,90 @@
       </c>
     </row>
     <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7"/>
       <c r="B60" s="11"/>
       <c r="C60" s="22"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="22"/>
       <c r="G60" s="99"/>
     </row>
     <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A61" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B61"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="100"/>
     </row>
     <row r="62" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="24"/>
       <c r="B62" s="104"/>
-      <c r="C62" s="483" t="s">
+      <c r="C62" s="447" t="s">
         <v>118</v>
       </c>
-      <c r="D62" s="484"/>
-[...1 lines deleted...]
-      <c r="F62" s="485"/>
+      <c r="D62" s="448"/>
+      <c r="E62" s="448"/>
+      <c r="F62" s="449"/>
       <c r="G62" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7"/>
       <c r="B63" s="11"/>
       <c r="C63" s="22"/>
       <c r="D63" s="22"/>
       <c r="E63" s="22"/>
       <c r="F63" s="22"/>
       <c r="G63" s="20"/>
     </row>
     <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="486" t="s">
+      <c r="A64" s="450" t="s">
         <v>21</v>
       </c>
-      <c r="B64" s="375"/>
-[...4 lines deleted...]
-      <c r="G64" s="487"/>
+      <c r="B64" s="451"/>
+      <c r="C64" s="451"/>
+      <c r="D64" s="451"/>
+      <c r="E64" s="451"/>
+      <c r="F64" s="451"/>
+      <c r="G64" s="452"/>
     </row>
     <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="475" t="s">
+      <c r="A65" s="439" t="s">
         <v>119</v>
       </c>
-      <c r="B65" s="476"/>
-[...4 lines deleted...]
-      <c r="G65" s="477"/>
+      <c r="B65" s="440"/>
+      <c r="C65" s="440"/>
+      <c r="D65" s="440"/>
+      <c r="E65" s="440"/>
+      <c r="F65" s="440"/>
+      <c r="G65" s="441"/>
     </row>
     <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
     </row>
     <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C70" t="s">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>42</v>
       </c>
       <c r="F70" s="33" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
@@ -16162,61 +16180,61 @@
         <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C78" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="10"/>
       <c r="F78" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="E79" s="10"/>
       <c r="F79" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E80" s="10"/>
       <c r="F80" s="10"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HjOV6Gy+oYiB4XJ+g5yWdoU7ge3431aYMe+6n8x56H5H5PU4gUseDRzcz73q/PMz2w/ABJlbASlf9FAKfmTKsA==" saltValue="2OEdzq43iv4Bph8Q3i2kdg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G5"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B7:G7"/>
     <mergeCell ref="C62:F62"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="C50:F50"/>
-    <mergeCell ref="A1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="B7:G7"/>
   </mergeCells>
   <conditionalFormatting sqref="G62">
     <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="greaterThan">
       <formula>$G$59</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{25CC018A-D776-4331-8590-6C27E50F1010}">
       <formula1>$G$70:$G$75</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{3C67AB76-7C21-46CE-ACC4-DAB176260918}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{94CBEA33-FAF2-48E8-AF9B-050C7993ADB1}">
       <formula1>$C$70:$C$72</formula1>
     </dataValidation>
     <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{709BC225-21C0-4796-9FDE-072F66407442}">
       <formula1>G59</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{C0743368-78CA-446E-8021-2265B535F989}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{48C7EF7E-A4FB-40E4-BA05-E396D278B0EE}">
       <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{4DC3F782-E358-438D-BB77-47592D57BCC4}">
       <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{56270951-94E0-47B0-B485-C0A9595A4B77}">
@@ -16253,117 +16271,117 @@
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
     <col min="7" max="7" width="39.88671875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
     <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="363" t="s">
+      <c r="A1" s="478" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="364"/>
-[...3 lines deleted...]
-      <c r="F1" s="365"/>
+      <c r="B1" s="479"/>
+      <c r="C1" s="479"/>
+      <c r="D1" s="479"/>
+      <c r="E1" s="479"/>
+      <c r="F1" s="480"/>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="366" t="s">
+      <c r="A2" s="481" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="367"/>
-[...3 lines deleted...]
-      <c r="F2" s="368"/>
+      <c r="B2" s="482"/>
+      <c r="C2" s="482"/>
+      <c r="D2" s="482"/>
+      <c r="E2" s="482"/>
+      <c r="F2" s="483"/>
     </row>
     <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="369" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="371"/>
+      <c r="A3" s="484" t="s">
+        <v>230</v>
+      </c>
+      <c r="B3" s="485"/>
+      <c r="C3" s="485"/>
+      <c r="D3" s="485"/>
+      <c r="E3" s="485"/>
+      <c r="F3" s="486"/>
       <c r="G3" s="116"/>
     </row>
     <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="372" t="s">
+      <c r="A4" s="487" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="373"/>
-[...3 lines deleted...]
-      <c r="F4" s="374"/>
+      <c r="B4" s="488"/>
+      <c r="C4" s="488"/>
+      <c r="D4" s="488"/>
+      <c r="E4" s="488"/>
+      <c r="F4" s="489"/>
       <c r="H4" s="68"/>
     </row>
     <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="76"/>
       <c r="B5" s="83"/>
       <c r="C5" s="83"/>
       <c r="D5" s="83"/>
       <c r="E5" s="83"/>
       <c r="F5" s="83"/>
     </row>
     <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="87" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C6" s="88" t="s">
         <v>127</v>
       </c>
       <c r="D6" s="88" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E6" s="88" t="s">
         <v>95</v>
       </c>
       <c r="F6" s="88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="103" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="101"/>
       <c r="D7" s="78">
         <v>0</v>
       </c>
       <c r="E7" s="79" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="84"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="102" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="103" t="s">
         <v>14</v>
@@ -16457,66 +16475,66 @@
       </c>
       <c r="F13" s="84"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="77"/>
       <c r="B14" s="91"/>
       <c r="C14" s="117" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="107">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="91"/>
       <c r="F14" s="91"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="90"/>
       <c r="C15" s="89"/>
       <c r="D15" s="92"/>
       <c r="E15" s="90"/>
       <c r="F15" s="90"/>
     </row>
     <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="375" t="s">
+      <c r="A17" s="451" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="375"/>
-[...3 lines deleted...]
-      <c r="F17" s="375"/>
+      <c r="B17" s="451"/>
+      <c r="C17" s="451"/>
+      <c r="D17" s="451"/>
+      <c r="E17" s="451"/>
+      <c r="F17" s="451"/>
     </row>
     <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="360"/>
-[...4 lines deleted...]
-      <c r="F18" s="362"/>
+      <c r="A18" s="475"/>
+      <c r="B18" s="476"/>
+      <c r="C18" s="476"/>
+      <c r="D18" s="476"/>
+      <c r="E18" s="476"/>
+      <c r="F18" s="477"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>85</v>